--- v3 (2026-09-07)
+++ v4 (2026-11-06)
@@ -294,103 +294,111 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>18,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC6736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC6736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2874D92E" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00505931" w:rsidP="00EE49C6"/>
-    <w:p w14:paraId="20B913A3" w14:textId="3A7B6931" w:rsidR="00EE49C6" w:rsidRDefault="009B62EB">
+    <w:p w14:paraId="20B913A3" w14:textId="17B38DCB" w:rsidR="00EE49C6" w:rsidRDefault="009B62EB">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="111" w:right="506"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nombre</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
-[...5 lines deleted...]
-        <w:t>apellidos</w:t>
+      <w:r w:rsidR="00FF16D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pellidos</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
@@ -1046,67 +1054,83 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t>resto se elimina)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="485748EF" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00505931">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E334684" w14:textId="0ABF4A4D" w:rsidR="00EE49C6" w:rsidRDefault="009B62EB">
+    <w:p w14:paraId="7E334684" w14:textId="5B57D322" w:rsidR="00EE49C6" w:rsidRDefault="009B62EB">
       <w:pPr>
         <w:ind w:left="112"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nombre y apellidos </w:t>
+        <w:t xml:space="preserve">Nombre y </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF16D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pellidos </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
@@ -1747,70 +1771,106 @@
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="A6A6A6"/>
                               </w:rPr>
                               <w:t>APA</w:t>
                             </w:r>
                             <w:r w:rsidR="00EA1CE8" w:rsidRPr="00153E97">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="A6A6A6"/>
                                 <w:spacing w:val="-16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00EA1CE8" w:rsidRPr="00153E97">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="A6A6A6"/>
                                 <w:spacing w:val="-5"/>
                               </w:rPr>
                               <w:t>7ª)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="683C64E8" w14:textId="6716F721" w:rsidR="00EE49C6" w:rsidRPr="007C3908" w:rsidRDefault="00EE49C6" w:rsidP="00EE49C6">
+                          <w:p w14:paraId="683C64E8" w14:textId="1EF5FC5E" w:rsidR="00EE49C6" w:rsidRPr="007C3908" w:rsidRDefault="00EE49C6" w:rsidP="00EE49C6">
                             <w:pPr>
                               <w:pStyle w:val="Textoindependiente"/>
                               <w:spacing w:before="111" w:line="232" w:lineRule="auto"/>
                               <w:ind w:left="226" w:right="231"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                                 <w:color w:val="231F20"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Apellidos, Nombre y Apellidos, Nombre </w:t>
+                              <w:t xml:space="preserve">Apellidos, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FF16D6" w:rsidRPr="00FF16D6">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                                <w:color w:val="231F20"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Inicial del </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                                <w:color w:val="231F20"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Nombre y Apellidos, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FF16D6" w:rsidRPr="00FF16D6">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                                <w:color w:val="231F20"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Inicial del </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                                <w:color w:val="231F20"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Nombre </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D936CD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                                 <w:color w:val="231F20"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
                             <w:r w:rsidR="00EA1CE8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                                 <w:color w:val="231F20"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>año</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D936CD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                                 <w:color w:val="231F20"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
@@ -2116,70 +2176,106 @@
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:color w:val="A6A6A6"/>
                         </w:rPr>
                         <w:t>APA</w:t>
                       </w:r>
                       <w:r w:rsidR="00EA1CE8" w:rsidRPr="00153E97">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:color w:val="A6A6A6"/>
                           <w:spacing w:val="-16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00EA1CE8" w:rsidRPr="00153E97">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:color w:val="A6A6A6"/>
                           <w:spacing w:val="-5"/>
                         </w:rPr>
                         <w:t>7ª)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="683C64E8" w14:textId="6716F721" w:rsidR="00EE49C6" w:rsidRPr="007C3908" w:rsidRDefault="00EE49C6" w:rsidP="00EE49C6">
+                    <w:p w14:paraId="683C64E8" w14:textId="1EF5FC5E" w:rsidR="00EE49C6" w:rsidRPr="007C3908" w:rsidRDefault="00EE49C6" w:rsidP="00EE49C6">
                       <w:pPr>
                         <w:pStyle w:val="Textoindependiente"/>
                         <w:spacing w:before="111" w:line="232" w:lineRule="auto"/>
                         <w:ind w:left="226" w:right="231"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                           <w:color w:val="231F20"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Apellidos, Nombre y Apellidos, Nombre </w:t>
+                        <w:t xml:space="preserve">Apellidos, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FF16D6" w:rsidRPr="00FF16D6">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                          <w:color w:val="231F20"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Inicial del </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                          <w:color w:val="231F20"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Nombre y Apellidos, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FF16D6" w:rsidRPr="00FF16D6">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                          <w:color w:val="231F20"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Inicial del </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                          <w:color w:val="231F20"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Nombre </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D936CD">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                           <w:color w:val="231F20"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>(</w:t>
                       </w:r>
                       <w:r w:rsidR="00EA1CE8">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                           <w:color w:val="231F20"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>año</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D936CD">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                           <w:color w:val="231F20"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
@@ -7583,51 +7679,51 @@
       <w:r w:rsidRPr="007C3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79115400" w14:textId="4CB30E09" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00A8314C">
+    <w:p w14:paraId="79115400" w14:textId="6A44E8A0" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00A8314C">
       <w:pPr>
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Introducción:</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7713,96 +7809,58 @@
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>máximo</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidR="00582FFF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>200</w:t>
-[...37 lines deleted...]
-        <w:t>250</w:t>
+        <w:t>300</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>palabras,</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
@@ -8334,51 +8392,51 @@
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00FA47DE" w:rsidRPr="00885C74">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
       <w:r w:rsidRPr="00885C74">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, justificado, negrita, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471C172A" w14:textId="75116B9C" w:rsidR="007C3908" w:rsidRDefault="009B62EB" w:rsidP="00A8314C">
+    <w:p w14:paraId="471C172A" w14:textId="356E5B8E" w:rsidR="007C3908" w:rsidRDefault="009B62EB" w:rsidP="00A8314C">
       <w:pPr>
         <w:ind w:right="226"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Introduction:</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
@@ -8518,96 +8576,58 @@
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>máximo</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidR="00582FFF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>200</w:t>
-[...37 lines deleted...]
-        <w:t>250</w:t>
+        <w:t>300</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>palabras,</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
@@ -20424,62 +20444,60 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>como hipervínculo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="511DBC00" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Índice</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>H:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC23785" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
@@ -21316,62 +21334,60 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>como hipervínculo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE7BE11" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Índice</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>H:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B736041" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
@@ -21684,58 +21700,58 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>autores/as.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidSect="007950B2">
       <w:headerReference w:type="even" r:id="rId28"/>
       <w:headerReference w:type="default" r:id="rId29"/>
       <w:footerReference w:type="even" r:id="rId30"/>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:headerReference w:type="first" r:id="rId32"/>
       <w:footerReference w:type="first" r:id="rId33"/>
       <w:pgSz w:w="11920" w:h="16850"/>
       <w:pgMar w:top="1629" w:right="460" w:bottom="1060" w:left="740" w:header="454" w:footer="315" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F068AAA" w14:textId="77777777" w:rsidR="00A055B2" w:rsidRDefault="00A055B2">
+    <w:p w14:paraId="272E9C69" w14:textId="77777777" w:rsidR="000300E4" w:rsidRDefault="000300E4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12D88D0B" w14:textId="77777777" w:rsidR="00A055B2" w:rsidRDefault="00A055B2">
+    <w:p w14:paraId="42D079B8" w14:textId="77777777" w:rsidR="000300E4" w:rsidRDefault="000300E4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -22954,58 +22970,58 @@
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00426A14">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1838DE24" w14:textId="77777777" w:rsidR="007950B2" w:rsidRDefault="007950B2">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FA1E4E9" w14:textId="77777777" w:rsidR="00A055B2" w:rsidRDefault="00A055B2">
+    <w:p w14:paraId="64B047FD" w14:textId="77777777" w:rsidR="000300E4" w:rsidRDefault="000300E4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3960A5F6" w14:textId="77777777" w:rsidR="00A055B2" w:rsidRDefault="00A055B2">
+    <w:p w14:paraId="3222B018" w14:textId="77777777" w:rsidR="000300E4" w:rsidRDefault="000300E4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="57713097" w14:textId="6D57DC82" w:rsidR="00DF7367" w:rsidRPr="00FA47DE" w:rsidRDefault="00DF7367" w:rsidP="00497A91">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -23473,68 +23489,68 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Título del artículo (Calibri 10, cursiva, alineado a la derecha)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="151CB257" w14:textId="77777777" w:rsidR="007950B2" w:rsidRDefault="007950B2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52245F54" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="00153E97" w:rsidRDefault="007950B2" w:rsidP="007950B2">
+  <w:p w14:paraId="52245F54" w14:textId="4EE1C24E" w:rsidR="007950B2" w:rsidRPr="00153E97" w:rsidRDefault="007950B2" w:rsidP="007950B2">
     <w:pPr>
       <w:spacing w:before="65"/>
       <w:ind w:left="5485"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487443456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="770CFBB6" wp14:editId="48215E3E">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487443456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="770CFBB6" wp14:editId="16C7CBEE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3868420</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>26035</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="489585"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="544096271" name="Conector recto 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="0" cy="489585"/>
                       </a:xfrm>
@@ -23551,51 +23567,51 @@
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="129EDE7F" id="Conector recto 1" o:spid="_x0000_s1026" style="position:absolute;z-index:487443456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="304.6pt,2.05pt" to="304.6pt,40.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwbXs4rwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfIPxC815KNuHAEyzk4TS5p&#10;ayDJB6xJSiJKcQkubcl/X5KWnaa9FQUBgvsazs7u+n7sDTsqTxptzeezkjNlBUpt25q/vT5+XnFG&#10;AawEg1bV/KSI329uPq0HV6kFdmik8iyCWKoGV/MuBFcVBYlO9UAzdMrGYIO+hxBN3xbSwxDRe1Ms&#10;yvJLMaCXzqNQRNH7cA7yTcZvGiXCj6YhFZipeeQW8u3zvU93sVlD1XpwnRYTDfgHFj1oGz+9Qj1A&#10;AHbw+i+oXguPhE2YCewLbBotVO4hdjMv/+jmpQOnci9RHHJXmej/wYrvx63d+URdjPbFPaP4Sczi&#10;tgPbqkzg9eTi4OZJqmJwVF1LkkFu59l++IYy5sAhYFZhbHyfIGN/bMxin65iqzEwcXaK6L1d3S1X&#10;ywwO1aXOeQpPCnuWHjU32iYZoILjM4XEA6pLSnJbfNTG5FEay4aa3y0Xy1xAaLRMwZRGvt1vjWdH&#10;iMtwW6Yz/fshzePBygzWKZBfp3cAbc7v+Lmxkxap/bRrVO1Rnnb+olGcVmY5bVZah9/tXP2+/5tf&#10;AAAA//8DAFBLAwQUAAYACAAAACEAGkQfQd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/D&#10;MBCE70j9D9ZW4kadhKq0aTYVT1EBl4bH2Y23SUS8jmKnDf8eIw5wHM1o5ptsM5pWHKl3jWWEeBaB&#10;IC6tbrhCeHt9uFiCcF6xVq1lQvgiB5t8cpapVNsT7+hY+EqEEnapQqi971IpXVmTUW5mO+LgHWxv&#10;lA+yr6Tu1SmUm1YmUbSQRjUcFmrV0W1N5WcxGISteV5tr+5frNk93cw/isfLu+GdEc+n4/UahKfR&#10;/4XhBz+gQx6Y9nZg7USLsIhWSYgizGMQwf/Ve4RlnIDMM/n/QP4NAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAsG17OK8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAGkQfQd0AAAAIAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokecolor="#404040">
+            <v:line w14:anchorId="65E859E7" id="Conector recto 1" o:spid="_x0000_s1026" style="position:absolute;z-index:487443456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="304.6pt,2.05pt" to="304.6pt,40.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwbXs4rwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfIPxC815KNuHAEyzk4TS5p&#10;ayDJB6xJSiJKcQkubcl/X5KWnaa9FQUBgvsazs7u+n7sDTsqTxptzeezkjNlBUpt25q/vT5+XnFG&#10;AawEg1bV/KSI329uPq0HV6kFdmik8iyCWKoGV/MuBFcVBYlO9UAzdMrGYIO+hxBN3xbSwxDRe1Ms&#10;yvJLMaCXzqNQRNH7cA7yTcZvGiXCj6YhFZipeeQW8u3zvU93sVlD1XpwnRYTDfgHFj1oGz+9Qj1A&#10;AHbw+i+oXguPhE2YCewLbBotVO4hdjMv/+jmpQOnci9RHHJXmej/wYrvx63d+URdjPbFPaP4Sczi&#10;tgPbqkzg9eTi4OZJqmJwVF1LkkFu59l++IYy5sAhYFZhbHyfIGN/bMxin65iqzEwcXaK6L1d3S1X&#10;ywwO1aXOeQpPCnuWHjU32iYZoILjM4XEA6pLSnJbfNTG5FEay4aa3y0Xy1xAaLRMwZRGvt1vjWdH&#10;iMtwW6Yz/fshzePBygzWKZBfp3cAbc7v+Lmxkxap/bRrVO1Rnnb+olGcVmY5bVZah9/tXP2+/5tf&#10;AAAA//8DAFBLAwQUAAYACAAAACEAGkQfQd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/D&#10;MBCE70j9D9ZW4kadhKq0aTYVT1EBl4bH2Y23SUS8jmKnDf8eIw5wHM1o5ptsM5pWHKl3jWWEeBaB&#10;IC6tbrhCeHt9uFiCcF6xVq1lQvgiB5t8cpapVNsT7+hY+EqEEnapQqi971IpXVmTUW5mO+LgHWxv&#10;lA+yr6Tu1SmUm1YmUbSQRjUcFmrV0W1N5WcxGISteV5tr+5frNk93cw/isfLu+GdEc+n4/UahKfR&#10;/4XhBz+gQx6Y9nZg7USLsIhWSYgizGMQwf/Ve4RlnIDMM/n/QP4NAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAsG17OK8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAGkQfQd0AAAAIAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokecolor="#404040">
               <w10:wrap anchorx="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487444480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4329445E" wp14:editId="2130ADCE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1655800</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>12164</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2138205" cy="497826"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1373598211" name="Imagen 1373598211" descr="Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
@@ -23694,74 +23710,54 @@
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>No.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> ***</w:t>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-      <w:t>-pp.</w:t>
+      <w:t xml:space="preserve"> pp-pp.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5869F108" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="00153E97" w:rsidRDefault="007950B2" w:rsidP="007950B2">
+  <w:p w14:paraId="5869F108" w14:textId="3073500F" w:rsidR="007950B2" w:rsidRPr="00153E97" w:rsidRDefault="007950B2" w:rsidP="007950B2">
     <w:pPr>
       <w:ind w:left="5485"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>https://</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>www.</w:t>
     </w:r>
@@ -23843,99 +23839,112 @@
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>el</w:t>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="14"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>editor)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="32E7DFD6" w14:textId="31805102" w:rsidR="007950B2" w:rsidRDefault="007950B2">
+  <w:p w14:paraId="32E7DFD6" w14:textId="52D322FE" w:rsidR="007950B2" w:rsidRDefault="0054229D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487445504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="638881A3" wp14:editId="06E24733">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487454720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="414995B9" wp14:editId="6F57A701">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>3949065</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>3489960</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>34925</wp:posOffset>
+            <wp:posOffset>14115</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="487680" cy="170180"/>
-[...2 lines deleted...]
-          <wp:docPr id="333458130" name="Imagen 333458130" descr="Un dibujo de una cara feliz&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+          <wp:extent cx="542925" cy="189865"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="635"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="19155588" name="Imagen 143"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1582474113" name="Imagen 1582474113" descr="Un dibujo de una cara feliz&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                  <pic:cNvPr id="19155588" name="Imagen 19155588"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2" cstate="print"/>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="487680" cy="170180"/>
+                    <a:ext cx="542925" cy="189865"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008805F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D55E232C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -24776,165 +24785,172 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="95295857">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="665983333">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="671028514">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1466462193">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1759717647">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="756175186">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00505931"/>
+    <w:rsid w:val="000300E4"/>
     <w:rsid w:val="00031994"/>
     <w:rsid w:val="00034FEF"/>
     <w:rsid w:val="0004261B"/>
     <w:rsid w:val="0004494B"/>
     <w:rsid w:val="00076E2D"/>
     <w:rsid w:val="00083FE4"/>
     <w:rsid w:val="000D5F07"/>
     <w:rsid w:val="00153301"/>
     <w:rsid w:val="00153E97"/>
     <w:rsid w:val="001B023E"/>
     <w:rsid w:val="001B08E9"/>
     <w:rsid w:val="001F2C49"/>
     <w:rsid w:val="00205B21"/>
     <w:rsid w:val="00220A51"/>
     <w:rsid w:val="0025077B"/>
     <w:rsid w:val="0027704C"/>
     <w:rsid w:val="002E2434"/>
     <w:rsid w:val="00305766"/>
     <w:rsid w:val="00314E40"/>
     <w:rsid w:val="003B0275"/>
     <w:rsid w:val="003C2E3C"/>
     <w:rsid w:val="003C4EBD"/>
     <w:rsid w:val="00403072"/>
     <w:rsid w:val="00426A14"/>
     <w:rsid w:val="00450246"/>
     <w:rsid w:val="00464FCE"/>
     <w:rsid w:val="00464FD4"/>
     <w:rsid w:val="00497A91"/>
     <w:rsid w:val="00505931"/>
     <w:rsid w:val="0051642B"/>
+    <w:rsid w:val="0052684A"/>
+    <w:rsid w:val="0054229D"/>
     <w:rsid w:val="00554EA5"/>
     <w:rsid w:val="0056636C"/>
+    <w:rsid w:val="00582FFF"/>
     <w:rsid w:val="00584674"/>
     <w:rsid w:val="005C5FBE"/>
     <w:rsid w:val="005F661D"/>
     <w:rsid w:val="00633846"/>
     <w:rsid w:val="00656750"/>
+    <w:rsid w:val="007410C0"/>
     <w:rsid w:val="007950B2"/>
     <w:rsid w:val="007C3908"/>
     <w:rsid w:val="007D489E"/>
     <w:rsid w:val="0080785E"/>
     <w:rsid w:val="008153FF"/>
     <w:rsid w:val="00871683"/>
     <w:rsid w:val="00885C74"/>
+    <w:rsid w:val="008B1EAE"/>
     <w:rsid w:val="008B4007"/>
     <w:rsid w:val="008C0BAA"/>
     <w:rsid w:val="008E2B0A"/>
     <w:rsid w:val="008F135F"/>
     <w:rsid w:val="009869AE"/>
     <w:rsid w:val="009922F7"/>
     <w:rsid w:val="0099325B"/>
     <w:rsid w:val="009B62EB"/>
     <w:rsid w:val="009E0254"/>
     <w:rsid w:val="00A055B2"/>
     <w:rsid w:val="00A409FB"/>
     <w:rsid w:val="00A644DD"/>
     <w:rsid w:val="00A8314C"/>
     <w:rsid w:val="00AB099E"/>
     <w:rsid w:val="00AB18CC"/>
     <w:rsid w:val="00AC75B3"/>
     <w:rsid w:val="00AD2046"/>
     <w:rsid w:val="00AE4048"/>
     <w:rsid w:val="00B12810"/>
     <w:rsid w:val="00B21127"/>
+    <w:rsid w:val="00B45A86"/>
     <w:rsid w:val="00B82081"/>
     <w:rsid w:val="00BC24D8"/>
     <w:rsid w:val="00C82AF6"/>
     <w:rsid w:val="00CA164C"/>
     <w:rsid w:val="00CD7357"/>
     <w:rsid w:val="00D619CC"/>
     <w:rsid w:val="00DC5CAD"/>
     <w:rsid w:val="00DD6323"/>
     <w:rsid w:val="00DF00C0"/>
     <w:rsid w:val="00DF7367"/>
     <w:rsid w:val="00E33843"/>
     <w:rsid w:val="00E438B6"/>
     <w:rsid w:val="00E8015B"/>
     <w:rsid w:val="00EA1CE8"/>
     <w:rsid w:val="00EE49C6"/>
     <w:rsid w:val="00F14D12"/>
     <w:rsid w:val="00F34754"/>
     <w:rsid w:val="00FA47DE"/>
     <w:rsid w:val="00FB3356"/>
     <w:rsid w:val="00FC6736"/>
     <w:rsid w:val="00FE6AA4"/>
+    <w:rsid w:val="00FF16D6"/>
     <w:rsid w:val="00FF273C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -25671,51 +25687,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
     <w:name w:val="Texto independiente Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textoindependiente"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00205B21"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectr%C3%B3nico@dominio.es" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectronico@dominio.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectr%C3%B3nico@dominio.es" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xxxxxx.xxx/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.4185/RLCS-a&#241;o-ID" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.4185/RLCS-a&#241;o-ID" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectronico@dominio.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -25978,93 +25994,93 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\ISO690.XSL" StyleName="ISO 690 - Primer elemento y fecha" Version="1987"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62FE75DF-EBA8-4225-9E52-C45F67D0D505}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1419</Words>
-  <Characters>8543</Characters>
+  <Words>1530</Words>
+  <Characters>8420</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>244</Lines>
-  <Paragraphs>102</Paragraphs>
+  <Lines>70</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="13" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Título del artículo (Calibri 24, negrita, centrado, interlineado sencillo)</vt:lpstr>
       <vt:lpstr>    RESUMEN (Calibri 12, justificado, negrita, interlineado sencillo)</vt:lpstr>
       <vt:lpstr>    INTRODUCCIÓN (Epígrafe obligatorio. Calibri 12, negrita, justificado, interlinea</vt:lpstr>
       <vt:lpstr>    OBJETIVOS (Epígrafe obligatorio. Calibri 12, negrita, justificado, interlineado </vt:lpstr>
       <vt:lpstr>    METODOLOGÍA (Epígrafe obligatorio. Calibri 12, negrita, justificado, interlinead</vt:lpstr>
       <vt:lpstr>    RESULTADOS (Epígrafe obligatorio. Calibri 12, negrita, justificado, interlineado</vt:lpstr>
       <vt:lpstr>    DISCUSIÓN (Epígrafe obligatorio. Calibri 12, negrita, justificado, interlineado </vt:lpstr>
       <vt:lpstr>        Título de 2º nivel (Numeración en arábigo, Calibri 12, negrita, justificado, int</vt:lpstr>
       <vt:lpstr>    CONCLUSIONES (Epígrafe obligatorio. Calibri 12, negrita, justificado, interlinea</vt:lpstr>
       <vt:lpstr>    REFERENCIAS (Epígrafe obligatorio. Calibri 12, negrita, justificado, interlinead</vt:lpstr>
       <vt:lpstr>    CONTRIBUCIONES DE AUTORES/AS, FINANCIACIÓN Y AGRADECIMIENTOS</vt:lpstr>
       <vt:lpstr>    AUTOR/A/ES/AS:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9860</CharactersWithSpaces>
+  <CharactersWithSpaces>9931</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ALMUDENA BARRIENTOS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-05-26T00:00:00Z</vt:filetime>
   </property>