--- v1 (2026-02-16)
+++ v2 (2026-07-29)
@@ -146,225 +146,192 @@
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00450246">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00450246">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>negrita, centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654879C8" w14:textId="41EC3562" w:rsidR="00505931" w:rsidRPr="00450246" w:rsidRDefault="009B62EB" w:rsidP="007C3908">
+    <w:p w14:paraId="654879C8" w14:textId="41EC3562" w:rsidR="00505931" w:rsidRPr="00FC6736" w:rsidRDefault="009B62EB" w:rsidP="00FC6736">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C3908">
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="00FC6736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C3908">
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="00FC6736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C3908">
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="00FC6736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C3908">
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="00FC6736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C3908">
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="00FC6736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>artículo</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C3908">
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="00FC6736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C3908">
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="00FC6736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C3908">
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="00FC6736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C3908">
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="00FC6736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>inglés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
-        <w:rPr>
+      <w:r w:rsidRPr="00FC6736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="A6A6A6"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...6 lines deleted...]
-          <w:color w:val="A6A6A6"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC6736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA47DE" w:rsidRPr="00FC6736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
-      <w:r w:rsidRPr="00450246">
-[...4 lines deleted...]
-          <w:color w:val="A6A6A6"/>
+      <w:r w:rsidRPr="00FC6736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00450246">
-[...4 lines deleted...]
-          <w:color w:val="A6A6A6"/>
+      <w:r w:rsidRPr="00FC6736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>18,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00450246">
-[...4 lines deleted...]
-          <w:color w:val="A6A6A6"/>
+      <w:r w:rsidRPr="00FC6736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00450246">
-[...4 lines deleted...]
-          <w:color w:val="A6A6A6"/>
+      <w:r w:rsidRPr="00FC6736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2874D92E" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00505931" w:rsidP="00EE49C6"/>
     <w:p w14:paraId="20B913A3" w14:textId="3A7B6931" w:rsidR="00EE49C6" w:rsidRDefault="009B62EB">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="111" w:right="506"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -830,51 +797,51 @@
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="0669DBC5" id="docshapegroup4" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.85pt;margin-top:4.3pt;width:38.95pt;height:8.65pt;z-index:15730176;mso-position-horizontal-relative:page" coordorigin="1077,86" coordsize="779,173" o:gfxdata="UEsDBBQABgAIAAAAIQDQ4HPPFAEAAEcCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHKEhAqB7DsSWKIx5bHhPb2OGkrQdVWYumZef/Pt10uN3ZgIwQyDit+mxec&#10;ASqnDXYVf18/ZfecUZSo5eAQKr4F4sv6+qpcbz0QSzRSxfsY/YMQpHqwknLnAVOndcHKmI6hE16q&#10;T9mBWBTFnVAOI2DM4qTB67KBVn4Nka02qbzb5MNDx9njbnDyqrixk8DcECcZj6eRqX6aCDDQkYv0&#10;fjBKxnQfYkR9lCXb58gTOc9QbzzdpLBnHKbO3xi/DfbcS3qAYDSwVxnis7QprNCBBCxc41R+WWNa&#10;0lLm2tYoyJtAq5k67HROW7tvDDD+V7xJ2BuMB3Uxf4P6BwAA//8DAFBLAwQUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAF9yZWxzLy5yZWxzpJDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltG&#10;Mtn69jODwTJ621G/0PeJf3/4TItakSVSNrDrelCYHfmYg4H3y/HpBZRUm71dKKOBGwocxseH/RkX&#10;W9uRzLGIapQsBuZay6vW4mZMVjoqmNtmIk62tpGDLtZdbUA99P2z5t8MGDdMdfIG+OQHUJdbaeY/&#10;7BQdk9BUO0dJ0zRFd4+qPX3kM66NYjlgNeBZvkPGtWvPgb7v3f3TG9iWOboj24Rv5LZ+HKhlP3q9&#10;6XL8AgAA//8DAFBLAwQUAAYACAAAACEA37UHNO8CAAA4DQAADgAAAGRycy9lMm9Eb2MueG1s7Jdr&#10;a9swFIa/D/YfhL63vtSOE5OkjHUtg24Lu/wARZZtUVsSkhKn/35Hsp026UZLGZSVfojRxTp5z6tH&#10;F8/Pd22DtkwbLsUCR6chRkxQWXBRLfCvn5cnU4yMJaIgjRRsgW+ZwefL9+/mncpZLGvZFEwjCCJM&#10;3qkFrq1VeRAYWrOWmFOpmIDOUuqWWKjqKig06SB62wRxGE6CTupCaUmZMdB60XfipY9flozab2Vp&#10;mEXNAoM265/aP9fuGSznJK80UTWngwzyDBUt4QL+dB/qgliCNpo/CNVyqqWRpT2lsg1kWXLKfA6Q&#10;TRQeZXOl5Ub5XKq8q9TeJrD2yKdnh6Vft1da/VAr3auH4rWkNwZ8CTpV5ff7Xb3qX0br7ossYD7J&#10;xkqf+K7UrQsBKaGd9/d27y/bWUShMZklk0mKEYWuKJxN07T3n9YwSW5UFGYZRtA7nYw9n4axWTYb&#10;BmZnri8gef+XXuYgazlXnObwG6yC0gOrHkcKRtmNZngI0j4pRkv0zUadwKwqYvmaN9zeekLBHSdK&#10;bFecOpddBVxdacSLBU7DLErDWRpjJEgLhhaSmpoo5q0Z3+1HEpeZnx0k5MeaiIp9MAoQB+Ng+Nik&#10;texqRgrjmp1Th1F89UDNuuHqkjeNmz5XHvKGVXJE2R+s6wm+kHTTMmH7JalZAxZIYWquDEY6Z+2a&#10;Qa76cwE6KWwHFhJVmgvbz7LR9Duk4deisZpZWjstJWga2mG29x0+gTvNLjsD/D6K5B1cA3YjlhEQ&#10;1TN5hBYYro29YrJFrgAZgEpPO9leG6cXdI2vOMVCOh9Hz52qwX4Q+f+xGUdncTSdhRNH1wGcfnUe&#10;YvUK4IQ1+HJwJrNJv/O9wfmkjRPgTCZJGk5h7R7CmblN5dXB6baoF9s5YziP/bH8BueT4IzisySZ&#10;hnEKth3COX2VcCYvCWcW/gXOFC78/qoJhf6sHi+p45n9T451fwGF67m/DQyfEu7+f78O5fsfPMvf&#10;AAAA//8DAFBLAwQKAAAAAAAAACEAlFweJEwFAABMBQAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5n&#10;iVBORw0KGgoAAAANSUhEUgAAACUAAAAlCAMAAADyQNAxAAACalBMVEX///////7+//7+//3+/v7+&#10;/v3+/vz9/vz9/vv9/vn8/vr8/vn8/fr8/fj7/fb6/PX6/PT5+/L4+/H4++73+u32+uv2+ur1+ur1&#10;+erz+eTz+OXy+OPx+ODx9+Hx9+Dw9+Dw997v9t3v9tzv9tvu9trt9dft9dbr9NPq89Dp9NDp88/o&#10;883o8szo8svn8svn8srn8cnm8cbl8cbl8cXl8Mbk8MPk8MLk78Lj8MPj8MLj78Lj78Di78Dh77zh&#10;7r3g7rzg7rvg7rrf7rjf7bje7bbd7LLa667a6q7Z6qrY6anX6ajX6afX6abW6abV6KPV6KLS5pzS&#10;5pvS5ZrQ5pfQ5ZfP5ZbP5JPO5JLM443L4ozK4ovK4YjJ4YfJ4YbI4YbI4YXI4YTG4IHG34HG34DF&#10;337E3nzE3nvD3nrD3nnC3XfB3XXA3HK/3HC+226+222822y82mu82mq72mi72Wi62We62WW62GS4&#10;2GK32GC21162112211y21ly111y111u11lu11lq11lm01lm01Vez1Vez1Vaz1VWy1VWx1FKx1FGw&#10;1FGw1E+w01Cw00+v00+v00yu00yu00uu0kut0kmt0kis0Ues0Uas0UWr0UWr0USr0UOq0EKq0EGp&#10;0ECpz0Cpzz+pzz6ozz2ozzynzzynzzunzjynzjunzjqmzzemzzamzjumzjqmzjmmzjimzjalzjil&#10;zjelzjWlzTilzTelzTalzTWkzjWkzjSkzTakzTWkzTSkzTOkzDOjzTOjzTKjzDOjzDKjzDGizDGi&#10;zDCizC+iyy+hzC+hzC6hyy+hyy6hyy2gyy2gyyygyyuR4E8CAAAAAWJLR0QAiAUdSAAAAAlwSFlz&#10;AAAOxAAADsQBlSsOGwAAAntJREFUOI191Pdf00AUAPCnKKhIHRWcOCoq7ol74dbiXrgngmidoKJI&#10;cYMW1NK6UesC5EKCjdIEa9KkQBP1fzIlSUeS+n67z33z7t7l7gHERsqoVWfefPtwY/OEgZAosveX&#10;vaYpDCEv8/l+0eo0I5N1DAksieQg/B3BksV9tKbvwU9BAsUFx14aG4/GnBNJpA1McC6NRTl1gs6E&#10;g/HujNnSq4AhQoji1qrIdLUjAZLY+yky6n2SVwrj/XrGVQ/rVvNYuTii/sgVn5793R1GSTYlVecp&#10;GOnRV0q5LRaAFT9xeeivyFxPYPpkvwsKAGydka+aKRyxvBxUNJnLBenP1LHvydYTPuxQntW6KW/X&#10;WTev/gqcpmERpSyImDKYzRDZkNK/XxJAxr7vKhNF2BY5K+YmLGGIaT1Laqrund8wAPaoRx0IwAVW&#10;q5xdtJ8Xb2cklyustRVe4lrloMOjPwfAyskTTU0QrThekZ7h5udyYY2N0JBAEWhyrypaVS7CWHnR&#10;+NTHcq6WFijmjBV/MXmhV87Q1gZbdCfhaEeYN4Qmgi0oT/A8zMAJjXJ2+f1fSufDclwpXxBgcB0V&#10;VQskBVPnzpk5GmDlW3nviCBJgEL1yjMVabkMkZMavk5D1hRjCkLttbUA078qS2Lvyh0Yqr5ut9sr&#10;XVzkZyMhP1/67riaDGelxWlWCiZ6b9CvB2azpCahH+g/IVjl57GdN7ihEVSq9Isep0MJEVtjUR9k&#10;+kPjpy0hYlb0cWdeFnEjxDuXxTYK09GgvglQ4p0sTWtad5ej4wzJv9g7SNflTDvcXJDtfisYyfCh&#10;j4UjdCYcQ3MPX3tU34CaPU9vFW0cFzPzD6IpnyjCKkIOAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAA&#10;IQCxLoXZPAQAADwEAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAAA&#10;JQAAACUIAwAAAPJA0DEAAAIKUExURf////3//vz//vz+/vv+/vn+/fX9/PP9+/D8+uv8+ev7+Of6&#10;+OX69+L69uD59d359d359Nz59Nz49Nv49Nf389T38s/28c/28M3278z278j17sf07cb17cb07cX0&#10;7cL07MHz677z6r3y6rPx57Dx5q/w5q7w5azw5arv5Kjv5Kfv5Kfu46Xu46Tu46Tu4qPu4p/t4Z7t&#10;4Z3t4Jzs4Jrt35rs35js35fr3pfr3Zbs3pTr3ZTr3JPq3JHq3I7q3Ijp2obp2YXo2YPo2ILo2IHo&#10;2IHo14Do137n1njm1XHl023k0Wrj0Gfj0Gbjz2TizmPizmLizmHizWDizV7hzV3hzFngy1bgylbe&#10;yFPfyVLfyVHeyE/fyE/eyE3ex0vex0vdxkrexkjexkjcxEXdxUXcxEDcw0Dbwz/cwz7bwj3cwz3b&#10;wjvbwjLZvizYvSvXvCrYvCnXuyjXvCjWuibXuybWuSTWuiPXuiDWuR7WuR7WuBzVuBjUtxbUtRTT&#10;tBPUtRPSsxLTtRLTtBHTtBDSsw7Tsw3RsQ3QsQzSswzSsgrSsgrSsQnSsgnQsAnQrwjSsgjRsAfR&#10;sQfRsAbRsQXQrwTQrwPQsAPPrQLRsAHPrQDUsgDTsgDRrwDRrgDQrwDQrgDPrgDPrQDPrADOrQDO&#10;rADOqwDOqgDNqwDNqgDMqgDMqQDMqADMpwDLpgDJpJUA9qMAAAABYktHRACIBR1IAAAACXBIWXMA&#10;AA7EAAAOxAGVKw4bAAABy0lEQVQ4jYXU+TtUURgH8FfIZIssMYiKolAhW0mkKWmzxJQ9siZL0ULb&#10;CGnKVpKZOfeccY65GvofO8bzKPc6535/vM/n+Z73ee77vAAAsa0YiYKfpfpzAoG3vhIh4gw/jo4G&#10;/7uquMkXdWAATlJFjhBaX4c2aoSQ0wkrhgitroIxEiuFEGNFlp+/JNhAkdHEyLC8SSxVyq9T5pHu&#10;pCdUqvDskUav17M72X8Ks53wAmwL7/1YerWN6BR+9bCp+UFN3aNBBWNbWP/bS8FZTK9eV4VAyuUC&#10;84GML2774ftbWydy9AoRbzG0bLIfRXDlJ80MbagMsu6jkKcM+HeCj8EYmyhNPtu13/RIvbatFJoO&#10;wwSzNfZvC/aoim3lXo6Km9csnEY1b9KpEuhgSKIskJB9Oibgpm7hNOp4ocmvT7+Ve9R1qP9TDxbt&#10;ezpVq9JcsOqYZvpqj/vNwfDPaxK1UQG3fyN6B858dwuVMp0G+d8Qohch9z0WKDJ0Ie6o+XwfwYs3&#10;DkV0UkHXkm1uwf7BzkvZeM87LFD8IPDs9FLRi7JwZXglfGrGWDkccE//R7RxuSB+UXbjfGEMoJzK&#10;LxhR29v5yTz39JMEzb2wmEx/AXLE/EZNjIkZAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQC89tm8&#10;vQQAAL0EAAAUAAAAZHJzL21lZGlhL2ltYWdlMy5wbmeJUE5HDQoaCgAAAA1JSERSAAAAJQAAACUI&#10;AwAAAPJA0DEAAAIxUExURf////7+//3+//v8//r8//j7/vf6//b6/vb5//X4/vT4/vP3/vL3/vH2&#10;/vD1/u3z/urx/unx/ujw/ebv/uXu/uTu/ePt/eHs/eDr/d/q/d7q/d7p/d3p/dzp/dzo/dvo/dvn&#10;/dnn/djm/Nfl/NTj/NPi/NDh/M/g/M7g/Mze/Mrd/Mnc/Mjc/Mjb/Mfc+8TZ/MTZ+8PZ+8PY+8HX&#10;/MHX+7/W+7zT+7vT+7nS+7bQ+7bQ+rLN+rHN+7HN+rDM+q/L+q7L+q3K+qzK+qrI+qnI+qnH+qjH&#10;+qfH+qfG+qbG+qbF+qPE+qLD+aDC+Z/B+Z7A+Z3A+Z2/+Zy/+Zq++Zq9+Zm9+Zi8+Za7+ZO5+JK5&#10;+JG4+JC3+I+3+Yy0+Iq0+Iqz+Iiy+Iey+ISw+IOv94Ct+H6s93yq+Huq93qp93mp93io93en93an&#10;93Wm93Kk92+i92yg9mme9mac9mWb9mGa9WGZ9mCY9mCY9V6X9lyW9VqU9lqU9VaS9VCO9U+N9EyL&#10;9UyL9EuL9UuL9EqL9EqK9UmJ9EiJ9EeJ9EeI9EaH9EWH9ESG9EOF9EKG90KF9EGF9EGE9ECE9ECD&#10;9D+E9D+D9D6D9D6C9D2D9j2C9D2C8z2B9DyC9DyB9DyB8zuB9TuB9DuB8zuA9DuA8zqA9DqA8zp/&#10;8zmA9DmA8zl/9Dl/8zh/9Dh/8zh+9Dh+8zd+8zZ+9DZ+8zZ99DZ98zV99DV98zV88zR89DR88zN8&#10;8zN78zJ784VZqe4AAAABYktHRACIBR1IAAAACXBIWXMAAA7EAAAOxAGVKw4bAAACJUlEQVQ4jYXU&#10;+VdSQRQH8K/Yatlepq202WZR0b4vtmf7nmk7StCiVrTZagY5b8bgSUUGPSoH6AW099c1xDkJOA/u&#10;T3Pe+5y5d+bcuQAw0faSEoPwtlhMgqD4mEc1MimmOsrKYKpNevMgQuj35mYsCLK8SEQiAVuoECJd&#10;XfAURKSjA4any1LZH9hH3huaIleq+/jGzf9jq0uVKc1jQUbsUqlEvbu7OMOYqy7qkowx12jAtPLS&#10;jiEpNOPBsupPfRRNXB4hfq7TY/GmccCqdn/FHF9uRqo5h6W2sIssP+wmnP1DpszNVbRzd7oapyau&#10;wzMVG3SZarddsNnr+qNO7EX9S7GCK30VISHO9eBMzFJVQgNW7E1K9kpHTy1wmOo/7w8vdYUMFWMH&#10;+2FyTU35hJsBRsZXyhVhEad1LDC4KUkoW7LeL1eivOjjSZjNRWfSp8+p5O7T4SMVGNCQUFL5iYEK&#10;8FePVgMD63lG3+VW/7pl//Rp88yDYKrnRoq9P1qMnbfcL25UovTOG7mi3rUY6ogHKONti1D9QZGq&#10;0FXg1K9/y69OzPdSqYofAa59Sa2U32dg8ctV9Dywxh3n/LN+ZVTRubC8LuYWXV++/cTJA9Yi7OtF&#10;OWdU27aMTHfZmEOsM0tlvlpv+J5j28KqTQ1PYpnDQ6iHWcNE1XjwbbgnewoJdTpKCkV3N8xuXwFE&#10;IxHxgsNavglGA98aG8WBll9vNUbKs9t7Skr+Akw6lyCn0iKTAAAAAElFTkSuQmCCUEsDBAoAAAAA&#10;AAAAIQAqIMwC5QMAAOUDAAAVAAAAZHJzL21lZGlhL2ltYWdlNC5qcGVn/9j/4AAQSkZJRgABAQEA&#10;YABgAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQ&#10;ERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAAXABcDASIAAhEBAxEB/8QAHwAAAQUB&#10;AQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEG&#10;E1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVW&#10;V1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLD&#10;xMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAA&#10;AAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKR&#10;obHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hp&#10;anN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU&#10;1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwBvhPwP9huGvIrhr68kQoNY8lob&#10;ayRuG+zB8NI5HG89K9j+F37UPw7+Ci3FhP5l1evtt3aH7kMacBAcHJ7t05/3a3P20fC2n/Cj4Pxn&#10;QLeSK6updk19JIXm2jaMbyePvdsV8Yf8Kv8ADUzTGL4iaSsaJvX7RHIDg9vlyS3qBn+LG75d3h5B&#10;w5HCN4ivLmk9LpWSXZI+FxNaeUTVOlFNvd7JJvZJu7btq2z9avhv8VPDvxX0Ear4cvlvI1A3x/xp&#10;npnGffpRX5+/sYatc+BvjYui6TrUGuafdafJPNLabvKRwD8vP/Ac8f3aK+kqYflk1c+mwGM+uUVV&#10;cbPZ2Pv34w/CvTPi/wCBL3w7qY2JMB5U2MmN+x6g/Wvzd8W/sNfEHQNf+xWYsby2kb91NJdBCR24&#10;/wD1UUVphqs43syMfl1DGKLqrW9ro+uf2S/2Tl+C8EutazLFd67dJtwhykYxz6+p6ev5FFFcVWrP&#10;nep3YbDUqVJQgtD/2VBLAwQUAAYACAAAACEAuU0RE98AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBm92kkjbGbEop6qkItoJ4m2anSWh2NmS3Sfrv3Z7sbR7v8eZ7+WoyrRio&#10;d41lBfEsAkFcWt1wpeB7//6UgnAeWWNrmRRcyMGquL/LMdN25C8adr4SoYRdhgpq77tMSlfWZNDN&#10;bEccvKPtDfog+0rqHsdQblo5j6KFNNhw+FBjR5uaytPubBR8jDiun+O3YXs6bi6/++TzZxuTUo8P&#10;0/oVhKfJ/4fhih/QoQhMB3tm7UQbdLRchqiCdAHi6qdJOA4K5skLyCKXtwOKPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAKIR69jXAAAArgIAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJLBasMw&#10;DIbvg72D0X1xkpYyRp1exqDX0T2AsBXHWywb2y3r289slxZKd8tREvr+D6Tt7tvP4kQpu8AKuqYF&#10;QayDcWwVfBzenp5B5IJscA5MCs6UYTc8PmzfacZSl/LkYhaVwlnBVEp8kTLriTzmJkTiOhlD8lhq&#10;mayMqL/QkuzbdiPTJQOGK6bYGwVpb1YgDudYk/9nh3F0ml6DPnriciNCOl+zKxCTpaLAk3H411w1&#10;kS3I2w79Mg79PYduGYfunsN6GYd18xnp9xjy6suGHwAAAP//AwBQSwECLQAUAAYACAAAACEA0OBz&#10;zxQBAABHAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAEUBAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDftQc07wIAADgNAAAOAAAAAAAAAAAAAAAAAEQCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoA&#10;AAAAAAAAIQCUXB4kTAUAAEwFAAAUAAAAAAAAAAAAAAAAAF8FAABkcnMvbWVkaWEvaW1hZ2UxLnBu&#10;Z1BLAQItAAoAAAAAAAAAIQCxLoXZPAQAADwEAAAUAAAAAAAAAAAAAAAAAN0KAABkcnMvbWVkaWEv&#10;aW1hZ2UyLnBuZ1BLAQItAAoAAAAAAAAAIQC89tm8vQQAAL0EAAAUAAAAAAAAAAAAAAAAAEsPAABk&#10;cnMvbWVkaWEvaW1hZ2UzLnBuZ1BLAQItAAoAAAAAAAAAIQAqIMwC5QMAAOUDAAAVAAAAAAAAAAAA&#10;AAAAADoUAABkcnMvbWVkaWEvaW1hZ2U0LmpwZWdQSwECLQAUAAYACAAAACEAuU0RE98AAAAIAQAA&#10;DwAAAAAAAAAAAAAAAABSGAAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKIR69jXAAAA&#10;rgIAABkAAAAAAAAAAAAAAAAAXhkAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAkA&#10;CQBDAgAAbBoAAAAA&#10;">
+              <v:group w14:anchorId="0320701A" id="docshapegroup4" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.85pt;margin-top:4.3pt;width:38.95pt;height:8.65pt;z-index:15730176;mso-position-horizontal-relative:page" coordorigin="1077,86" coordsize="779,173" o:gfxdata="UEsDBBQABgAIAAAAIQDQ4HPPFAEAAEcCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHKEhAqB7DsSWKIx5bHhPb2OGkrQdVWYumZef/Pt10uN3ZgIwQyDit+mxec&#10;ASqnDXYVf18/ZfecUZSo5eAQKr4F4sv6+qpcbz0QSzRSxfsY/YMQpHqwknLnAVOndcHKmI6hE16q&#10;T9mBWBTFnVAOI2DM4qTB67KBVn4Nka02qbzb5MNDx9njbnDyqrixk8DcECcZj6eRqX6aCDDQkYv0&#10;fjBKxnQfYkR9lCXb58gTOc9QbzzdpLBnHKbO3xi/DfbcS3qAYDSwVxnis7QprNCBBCxc41R+WWNa&#10;0lLm2tYoyJtAq5k67HROW7tvDDD+V7xJ2BuMB3Uxf4P6BwAA//8DAFBLAwQUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAF9yZWxzLy5yZWxzpJDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltG&#10;Mtn69jODwTJ621G/0PeJf3/4TItakSVSNrDrelCYHfmYg4H3y/HpBZRUm71dKKOBGwocxseH/RkX&#10;W9uRzLGIapQsBuZay6vW4mZMVjoqmNtmIk62tpGDLtZdbUA99P2z5t8MGDdMdfIG+OQHUJdbaeY/&#10;7BQdk9BUO0dJ0zRFd4+qPX3kM66NYjlgNeBZvkPGtWvPgb7v3f3TG9iWOboj24Rv5LZ+HKhlP3q9&#10;6XL8AgAA//8DAFBLAwQUAAYACAAAACEA37UHNO8CAAA4DQAADgAAAGRycy9lMm9Eb2MueG1s7Jdr&#10;a9swFIa/D/YfhL63vtSOE5OkjHUtg24Lu/wARZZtUVsSkhKn/35Hsp026UZLGZSVfojRxTp5z6tH&#10;F8/Pd22DtkwbLsUCR6chRkxQWXBRLfCvn5cnU4yMJaIgjRRsgW+ZwefL9+/mncpZLGvZFEwjCCJM&#10;3qkFrq1VeRAYWrOWmFOpmIDOUuqWWKjqKig06SB62wRxGE6CTupCaUmZMdB60XfipY9flozab2Vp&#10;mEXNAoM265/aP9fuGSznJK80UTWngwzyDBUt4QL+dB/qgliCNpo/CNVyqqWRpT2lsg1kWXLKfA6Q&#10;TRQeZXOl5Ub5XKq8q9TeJrD2yKdnh6Vft1da/VAr3auH4rWkNwZ8CTpV5ff7Xb3qX0br7ossYD7J&#10;xkqf+K7UrQsBKaGd9/d27y/bWUShMZklk0mKEYWuKJxN07T3n9YwSW5UFGYZRtA7nYw9n4axWTYb&#10;BmZnri8gef+XXuYgazlXnObwG6yC0gOrHkcKRtmNZngI0j4pRkv0zUadwKwqYvmaN9zeekLBHSdK&#10;bFecOpddBVxdacSLBU7DLErDWRpjJEgLhhaSmpoo5q0Z3+1HEpeZnx0k5MeaiIp9MAoQB+Ng+Nik&#10;texqRgrjmp1Th1F89UDNuuHqkjeNmz5XHvKGVXJE2R+s6wm+kHTTMmH7JalZAxZIYWquDEY6Z+2a&#10;Qa76cwE6KWwHFhJVmgvbz7LR9Duk4deisZpZWjstJWga2mG29x0+gTvNLjsD/D6K5B1cA3YjlhEQ&#10;1TN5hBYYro29YrJFrgAZgEpPO9leG6cXdI2vOMVCOh9Hz52qwX4Q+f+xGUdncTSdhRNH1wGcfnUe&#10;YvUK4IQ1+HJwJrNJv/O9wfmkjRPgTCZJGk5h7R7CmblN5dXB6baoF9s5YziP/bH8BueT4IzisySZ&#10;hnEKth3COX2VcCYvCWcW/gXOFC78/qoJhf6sHi+p45n9T451fwGF67m/DQyfEu7+f78O5fsfPMvf&#10;AAAA//8DAFBLAwQKAAAAAAAAACEAlFweJEwFAABMBQAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5n&#10;iVBORw0KGgoAAAANSUhEUgAAACUAAAAlCAMAAADyQNAxAAACalBMVEX///////7+//7+//3+/v7+&#10;/v3+/vz9/vz9/vv9/vn8/vr8/vn8/fr8/fj7/fb6/PX6/PT5+/L4+/H4++73+u32+uv2+ur1+ur1&#10;+erz+eTz+OXy+OPx+ODx9+Hx9+Dw9+Dw997v9t3v9tzv9tvu9trt9dft9dbr9NPq89Dp9NDp88/o&#10;883o8szo8svn8svn8srn8cnm8cbl8cbl8cXl8Mbk8MPk8MLk78Lj8MPj8MLj78Lj78Di78Dh77zh&#10;7r3g7rzg7rvg7rrf7rjf7bje7bbd7LLa667a6q7Z6qrY6anX6ajX6afX6abW6abV6KPV6KLS5pzS&#10;5pvS5ZrQ5pfQ5ZfP5ZbP5JPO5JLM443L4ozK4ovK4YjJ4YfJ4YbI4YbI4YXI4YTG4IHG34HG34DF&#10;337E3nzE3nvD3nrD3nnC3XfB3XXA3HK/3HC+226+222822y82mu82mq72mi72Wi62We62WW62GS4&#10;2GK32GC21162112211y21ly111y111u11lu11lq11lm01lm01Vez1Vez1Vaz1VWy1VWx1FKx1FGw&#10;1FGw1E+w01Cw00+v00+v00yu00yu00uu0kut0kmt0kis0Ues0Uas0UWr0UWr0USr0UOq0EKq0EGp&#10;0ECpz0Cpzz+pzz6ozz2ozzynzzynzzunzjynzjunzjqmzzemzzamzjumzjqmzjmmzjimzjalzjil&#10;zjelzjWlzTilzTelzTalzTWkzjWkzjSkzTakzTWkzTSkzTOkzDOjzTOjzTKjzDOjzDKjzDGizDGi&#10;zDCizC+iyy+hzC+hzC6hyy+hyy6hyy2gyy2gyyygyyuR4E8CAAAAAWJLR0QAiAUdSAAAAAlwSFlz&#10;AAAOxAAADsQBlSsOGwAAAntJREFUOI191Pdf00AUAPCnKKhIHRWcOCoq7ol74dbiXrgngmidoKJI&#10;cYMW1NK6UesC5EKCjdIEa9KkQBP1fzIlSUeS+n67z33z7t7l7gHERsqoVWfefPtwY/OEgZAosveX&#10;vaYpDCEv8/l+0eo0I5N1DAksieQg/B3BksV9tKbvwU9BAsUFx14aG4/GnBNJpA1McC6NRTl1gs6E&#10;g/HujNnSq4AhQoji1qrIdLUjAZLY+yky6n2SVwrj/XrGVQ/rVvNYuTii/sgVn5793R1GSTYlVecp&#10;GOnRV0q5LRaAFT9xeeivyFxPYPpkvwsKAGydka+aKRyxvBxUNJnLBenP1LHvydYTPuxQntW6KW/X&#10;WTev/gqcpmERpSyImDKYzRDZkNK/XxJAxr7vKhNF2BY5K+YmLGGIaT1Laqrund8wAPaoRx0IwAVW&#10;q5xdtJ8Xb2cklyustRVe4lrloMOjPwfAyskTTU0QrThekZ7h5udyYY2N0JBAEWhyrypaVS7CWHnR&#10;+NTHcq6WFijmjBV/MXmhV87Q1gZbdCfhaEeYN4Qmgi0oT/A8zMAJjXJ2+f1fSufDclwpXxBgcB0V&#10;VQskBVPnzpk5GmDlW3nviCBJgEL1yjMVabkMkZMavk5D1hRjCkLttbUA078qS2Lvyh0Yqr5ut9sr&#10;XVzkZyMhP1/67riaDGelxWlWCiZ6b9CvB2azpCahH+g/IVjl57GdN7ihEVSq9Isep0MJEVtjUR9k&#10;+kPjpy0hYlb0cWdeFnEjxDuXxTYK09GgvglQ4p0sTWtad5ej4wzJv9g7SNflTDvcXJDtfisYyfCh&#10;j4UjdCYcQ3MPX3tU34CaPU9vFW0cFzPzD6IpnyjCKkIOAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAA&#10;IQCxLoXZPAQAADwEAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAAA&#10;JQAAACUIAwAAAPJA0DEAAAIKUExURf////3//vz//vz+/vv+/vn+/fX9/PP9+/D8+uv8+ev7+Of6&#10;+OX69+L69uD59d359d359Nz59Nz49Nv49Nf389T38s/28c/28M3278z278j17sf07cb17cb07cX0&#10;7cL07MHz677z6r3y6rPx57Dx5q/w5q7w5azw5arv5Kjv5Kfv5Kfu46Xu46Tu46Tu4qPu4p/t4Z7t&#10;4Z3t4Jzs4Jrt35rs35js35fr3pfr3Zbs3pTr3ZTr3JPq3JHq3I7q3Ijp2obp2YXo2YPo2ILo2IHo&#10;2IHo14Do137n1njm1XHl023k0Wrj0Gfj0Gbjz2TizmPizmLizmHizWDizV7hzV3hzFngy1bgylbe&#10;yFPfyVLfyVHeyE/fyE/eyE3ex0vex0vdxkrexkjexkjcxEXdxUXcxEDcw0Dbwz/cwz7bwj3cwz3b&#10;wjvbwjLZvizYvSvXvCrYvCnXuyjXvCjWuibXuybWuSTWuiPXuiDWuR7WuR7WuBzVuBjUtxbUtRTT&#10;tBPUtRPSsxLTtRLTtBHTtBDSsw7Tsw3RsQ3QsQzSswzSsgrSsgrSsQnSsgnQsAnQrwjSsgjRsAfR&#10;sQfRsAbRsQXQrwTQrwPQsAPPrQLRsAHPrQDUsgDTsgDRrwDRrgDQrwDQrgDPrgDPrQDPrADOrQDO&#10;rADOqwDOqgDNqwDNqgDMqgDMqQDMqADMpwDLpgDJpJUA9qMAAAABYktHRACIBR1IAAAACXBIWXMA&#10;AA7EAAAOxAGVKw4bAAABy0lEQVQ4jYXU+TtUURgH8FfIZIssMYiKolAhW0mkKWmzxJQ9siZL0ULb&#10;CGnKVpKZOfeccY65GvofO8bzKPc6535/vM/n+Z73ee77vAAAsa0YiYKfpfpzAoG3vhIh4gw/jo4G&#10;/7uquMkXdWAATlJFjhBaX4c2aoSQ0wkrhgitroIxEiuFEGNFlp+/JNhAkdHEyLC8SSxVyq9T5pHu&#10;pCdUqvDskUav17M72X8Ks53wAmwL7/1YerWN6BR+9bCp+UFN3aNBBWNbWP/bS8FZTK9eV4VAyuUC&#10;84GML2774ftbWydy9AoRbzG0bLIfRXDlJ80MbagMsu6jkKcM+HeCj8EYmyhNPtu13/RIvbatFJoO&#10;wwSzNfZvC/aoim3lXo6Km9csnEY1b9KpEuhgSKIskJB9Oibgpm7hNOp4ocmvT7+Ve9R1qP9TDxbt&#10;ezpVq9JcsOqYZvpqj/vNwfDPaxK1UQG3fyN6B858dwuVMp0G+d8Qohch9z0WKDJ0Ie6o+XwfwYs3&#10;DkV0UkHXkm1uwf7BzkvZeM87LFD8IPDs9FLRi7JwZXglfGrGWDkccE//R7RxuSB+UXbjfGEMoJzK&#10;LxhR29v5yTz39JMEzb2wmEx/AXLE/EZNjIkZAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQC89tm8&#10;vQQAAL0EAAAUAAAAZHJzL21lZGlhL2ltYWdlMy5wbmeJUE5HDQoaCgAAAA1JSERSAAAAJQAAACUI&#10;AwAAAPJA0DEAAAIxUExURf////7+//3+//v8//r8//j7/vf6//b6/vb5//X4/vT4/vP3/vL3/vH2&#10;/vD1/u3z/urx/unx/ujw/ebv/uXu/uTu/ePt/eHs/eDr/d/q/d7q/d7p/d3p/dzp/dzo/dvo/dvn&#10;/dnn/djm/Nfl/NTj/NPi/NDh/M/g/M7g/Mze/Mrd/Mnc/Mjc/Mjb/Mfc+8TZ/MTZ+8PZ+8PY+8HX&#10;/MHX+7/W+7zT+7vT+7nS+7bQ+7bQ+rLN+rHN+7HN+rDM+q/L+q7L+q3K+qzK+qrI+qnI+qnH+qjH&#10;+qfH+qfG+qbG+qbF+qPE+qLD+aDC+Z/B+Z7A+Z3A+Z2/+Zy/+Zq++Zq9+Zm9+Zi8+Za7+ZO5+JK5&#10;+JG4+JC3+I+3+Yy0+Iq0+Iqz+Iiy+Iey+ISw+IOv94Ct+H6s93yq+Huq93qp93mp93io93en93an&#10;93Wm93Kk92+i92yg9mme9mac9mWb9mGa9WGZ9mCY9mCY9V6X9lyW9VqU9lqU9VaS9VCO9U+N9EyL&#10;9UyL9EuL9UuL9EqL9EqK9UmJ9EiJ9EeJ9EeI9EaH9EWH9ESG9EOF9EKG90KF9EGF9EGE9ECE9ECD&#10;9D+E9D+D9D6D9D6C9D2D9j2C9D2C8z2B9DyC9DyB9DyB8zuB9TuB9DuB8zuA9DuA8zqA9DqA8zp/&#10;8zmA9DmA8zl/9Dl/8zh/9Dh/8zh+9Dh+8zd+8zZ+9DZ+8zZ99DZ98zV99DV98zV88zR89DR88zN8&#10;8zN78zJ784VZqe4AAAABYktHRACIBR1IAAAACXBIWXMAAA7EAAAOxAGVKw4bAAACJUlEQVQ4jYXU&#10;+VdSQRQH8K/Yatlepq202WZR0b4vtmf7nmk7StCiVrTZagY5b8bgSUUGPSoH6AW099c1xDkJOA/u&#10;T3Pe+5y5d+bcuQAw0faSEoPwtlhMgqD4mEc1MimmOsrKYKpNevMgQuj35mYsCLK8SEQiAVuoECJd&#10;XfAURKSjA4any1LZH9hH3huaIleq+/jGzf9jq0uVKc1jQUbsUqlEvbu7OMOYqy7qkowx12jAtPLS&#10;jiEpNOPBsupPfRRNXB4hfq7TY/GmccCqdn/FHF9uRqo5h6W2sIssP+wmnP1DpszNVbRzd7oapyau&#10;wzMVG3SZarddsNnr+qNO7EX9S7GCK30VISHO9eBMzFJVQgNW7E1K9kpHTy1wmOo/7w8vdYUMFWMH&#10;+2FyTU35hJsBRsZXyhVhEad1LDC4KUkoW7LeL1eivOjjSZjNRWfSp8+p5O7T4SMVGNCQUFL5iYEK&#10;8FePVgMD63lG3+VW/7pl//Rp88yDYKrnRoq9P1qMnbfcL25UovTOG7mi3rUY6ogHKONti1D9QZGq&#10;0FXg1K9/y69OzPdSqYofAa59Sa2U32dg8ctV9Dywxh3n/LN+ZVTRubC8LuYWXV++/cTJA9Yi7OtF&#10;OWdU27aMTHfZmEOsM0tlvlpv+J5j28KqTQ1PYpnDQ6iHWcNE1XjwbbgnewoJdTpKCkV3N8xuXwFE&#10;IxHxgsNavglGA98aG8WBll9vNUbKs9t7Skr+Akw6lyCn0iKTAAAAAElFTkSuQmCCUEsDBAoAAAAA&#10;AAAAIQAqIMwC5QMAAOUDAAAVAAAAZHJzL21lZGlhL2ltYWdlNC5qcGVn/9j/4AAQSkZJRgABAQEA&#10;YABgAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQ&#10;ERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAAXABcDASIAAhEBAxEB/8QAHwAAAQUB&#10;AQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEG&#10;E1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVW&#10;V1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLD&#10;xMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAA&#10;AAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKR&#10;obHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hp&#10;anN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU&#10;1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwBvhPwP9huGvIrhr68kQoNY8lob&#10;ayRuG+zB8NI5HG89K9j+F37UPw7+Ci3FhP5l1evtt3aH7kMacBAcHJ7t05/3a3P20fC2n/Cj4Pxn&#10;QLeSK6updk19JIXm2jaMbyePvdsV8Yf8Kv8ADUzTGL4iaSsaJvX7RHIDg9vlyS3qBn+LG75d3h5B&#10;w5HCN4ivLmk9LpWSXZI+FxNaeUTVOlFNvd7JJvZJu7btq2z9avhv8VPDvxX0Ear4cvlvI1A3x/xp&#10;npnGffpRX5+/sYatc+BvjYui6TrUGuafdafJPNLabvKRwD8vP/Ac8f3aK+kqYflk1c+mwGM+uUVV&#10;cbPZ2Pv34w/CvTPi/wCBL3w7qY2JMB5U2MmN+x6g/Wvzd8W/sNfEHQNf+xWYsby2kb91NJdBCR24&#10;/wD1UUVphqs43syMfl1DGKLqrW9ro+uf2S/2Tl+C8EutazLFd67dJtwhykYxz6+p6ev5FFFcVWrP&#10;nep3YbDUqVJQgtD/2VBLAwQUAAYACAAAACEAuU0RE98AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBm92kkjbGbEop6qkItoJ4m2anSWh2NmS3Sfrv3Z7sbR7v8eZ7+WoyrRio&#10;d41lBfEsAkFcWt1wpeB7//6UgnAeWWNrmRRcyMGquL/LMdN25C8adr4SoYRdhgpq77tMSlfWZNDN&#10;bEccvKPtDfog+0rqHsdQblo5j6KFNNhw+FBjR5uaytPubBR8jDiun+O3YXs6bi6/++TzZxuTUo8P&#10;0/oVhKfJ/4fhih/QoQhMB3tm7UQbdLRchqiCdAHi6qdJOA4K5skLyCKXtwOKPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAKIR69jXAAAArgIAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJLBasMw&#10;DIbvg72D0X1xkpYyRp1exqDX0T2AsBXHWywb2y3r289slxZKd8tREvr+D6Tt7tvP4kQpu8AKuqYF&#10;QayDcWwVfBzenp5B5IJscA5MCs6UYTc8PmzfacZSl/LkYhaVwlnBVEp8kTLriTzmJkTiOhlD8lhq&#10;mayMqL/QkuzbdiPTJQOGK6bYGwVpb1YgDudYk/9nh3F0ml6DPnriciNCOl+zKxCTpaLAk3H411w1&#10;kS3I2w79Mg79PYduGYfunsN6GYd18xnp9xjy6suGHwAAAP//AwBQSwECLQAUAAYACAAAACEA0OBz&#10;zxQBAABHAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAEUBAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDftQc07wIAADgNAAAOAAAAAAAAAAAAAAAAAEQCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoA&#10;AAAAAAAAIQCUXB4kTAUAAEwFAAAUAAAAAAAAAAAAAAAAAF8FAABkcnMvbWVkaWEvaW1hZ2UxLnBu&#10;Z1BLAQItAAoAAAAAAAAAIQCxLoXZPAQAADwEAAAUAAAAAAAAAAAAAAAAAN0KAABkcnMvbWVkaWEv&#10;aW1hZ2UyLnBuZ1BLAQItAAoAAAAAAAAAIQC89tm8vQQAAL0EAAAUAAAAAAAAAAAAAAAAAEsPAABk&#10;cnMvbWVkaWEvaW1hZ2UzLnBuZ1BLAQItAAoAAAAAAAAAIQAqIMwC5QMAAOUDAAAVAAAAAAAAAAAA&#10;AAAAADoUAABkcnMvbWVkaWEvaW1hZ2U0LmpwZWdQSwECLQAUAAYACAAAACEAuU0RE98AAAAIAQAA&#10;DwAAAAAAAAAAAAAAAABSGAAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKIR69jXAAAA&#10;rgIAABkAAAAAAAAAAAAAAAAAXhkAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAkA&#10;CQBDAgAAbBoAAAAA&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="docshape5" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:1077;top:85;width:173;height:173;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCc4PUlzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LT8Mw&#10;EITvSPwHa5G4UTtFoTTUrapKiMepDw7tbRVv4tB4HcWmDfx6XAmJ42hmvtHMFoNrxYn60HjWkI0U&#10;COLSm4ZrDR+757tHECEiG2w9k4ZvCrCYX1/NsDD+zBs6bWMtEoRDgRpsjF0hZSgtOQwj3xEnr/K9&#10;w5hkX0vT4znBXSvHSj1Ihw2nBYsdrSyVx+2X01Ad7u172bz9qOplvzt8unWmlmutb2+G5ROISEP8&#10;D/+1X42GXE2yXE3zMVwupTsg578AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnOD1JcwA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
                 <v:shape id="docshape6" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:1496;top:85;width:173;height:173;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzBC7rygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PSwMx&#10;FMTvQr9DeAVvNptV+mdtWooi6E2rhx4fm9fN2s3LksTt2k9vBMHjMDO/Ydbb0XVioBBbzxrUrABB&#10;XHvTcqPh4/3pZgkiJmSDnWfS8E0RtpvJ1Ror48/8RsM+NSJDOFaowabUV1LG2pLDOPM9cfaOPjhM&#10;WYZGmoDnDHedLItiLh22nBcs9vRgqT7tv1ym3JHii188Du74eqhf2vBpLwutr6fj7h5EojH9h//a&#10;z0ZDqW5LtVwVcwW/n/IfkJsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPMELuvKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
@@ -999,51 +966,51 @@
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="780CDC8F" id="docshapegroup9" o:spid="_x0000_s1026" style="position:absolute;margin-left:96.95pt;margin-top:4.3pt;width:17.95pt;height:8.65pt;z-index:15731200;mso-position-horizontal-relative:page" coordorigin="1939,86" coordsize="359,173" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDxOXd2rgIAAAIIAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdlu2zAQfC/QfyD4&#10;nuhwHNuC7aBomqBAmho9PoCmKImIeGBJW87fd0nJjnMAKYICRfsggeSKq5nZ4XJ+sVMt2Qpw0ugF&#10;zU5TSoTmppS6XtCfP65OppQ4z3TJWqPFgt4LRy+W79/NO1uI3DSmLQUQTKJd0dkFbby3RZI43gjF&#10;3KmxQmOwMqCYxynUSQmsw+yqTfI0PU86A6UFw4VzuHrZB+ky5q8qwf3XqnLCk3ZBEZuPb4jvdXgn&#10;yzkramC2kXyAwd6AQjGp8aeHVJfMM7IB+SyVkhyMM5U/5UYlpqokF5EDssnSJ2yuwWxs5FIXXW0P&#10;MqG0T3R6c1p+u70G+92uoEePwxvD7xzqknS2Lo7jYV73H5N198WUWE+28SYS31WgQgqkRHZR3/uD&#10;vmLnCcfFPJ/MzseUcAxl6Ww6Hvf68waLFHZls9GMEoxOz/eRT8Pe0RgjceNkFGIJK/pfRpgDrOXc&#10;Sl7gM0iFo2dSvW4p3OU3IOiQRP1WDsXgbmNPsKqWebmWrfT30aGoTgCltyvJg8phgqqugMgSGZ/N&#10;xunZZJTjOdFMoaKl4a5hVmTRnPuv+70scIv1Idp8bJiuxQdn0eSYCPfvlwBM1whWurActHqcJU4f&#10;4Vm30l7Jtg0FDOOBOZ6TJz57Qbzew5eGb5TQvj+UIFoUwWjXSOsogUKotUC28LlEnBwbgkemFqT2&#10;fZ0d8G9II55G50F43gQsFWIa1rHeh0Ak8IA5sHPo4FdNebBXlk77/+6dmY0CrmBLHBy7CxUH56+F&#10;USQMkALCjIZn2xsXACOw/ScBsjZByL3oAdagP6L8B+05Tcf55Gw6y5/ZM+r02Fj/gT2R51+zZ57l&#10;2BxD9xv64sGd2PJe7H0P1vsj7oytFC+aaOrhUgw32fEcx8dX9/IXAAAA//8DAFBLAwQKAAAAAAAA&#10;ACEAi08ftgAEAAAABAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAA&#10;ABwAAAAcCAMAAABF0y+mAAAB2lBMVEX//////v7+/v7+/f3+/Pz9/Pz9+/v9+vr8+vr8+fn8+Pj7&#10;9/f79vb79PT69PT58vL58fH58PD47u737e336+v26en15+f05eX05OTz4uLw3Nzw29vv2dnu19fu&#10;1tbu1dXs0tLs0dHs0NDrz8/rzs7rzc3qzMzqysrpy8vpycnoycnox8fnxsbnxMTkvLzju7viuLjh&#10;trbhtbXgsrLfsbHfsLDerq7crKzbqKjbp6fap6fapaXZoqLXn5/XnZ3TlpbTlZXTk5PRj4/RjY3P&#10;iorPh4fOiIjNg4PMgYHLgYHKf3/Kfn7KfX3JenrIeXnFc3PFcHDEb2/EbW3DbW3Da2vBaGjBZ2fB&#10;Zma/Y2O/YmK+Xl69XFy7Vla6Vla6VVW5UVG2TU21Skq0SEizRkayQkKxPz+uOjquODitNjatNTWs&#10;MzOsMjKsMTGrMTGrMDCrLi6qMjKqLi6qLCypLi6pKyupKSmoJyenJSWmKCilIyOkHh6kHR2jGxui&#10;Hh6iHByiGhqhGRmhFRWeExOdDQ2dDAycDAycCgqbCQmbBQWaCAiaBgaaBQWaAwOZCQmZBgaZAgKZ&#10;AQGZAACYBQWYAwOYAACXAwOXAQGXAACWAACVAACUAACTAACSAACRAADA9uBWAAAAAWJLR0QAiAUd&#10;SAAAAAlwSFlzAAAOxAAADsQBlSsOGwAAAb9JREFUKJFtkudbFDEQxleQegecoCKKtFPkAAUUVJQO&#10;0hRBwF6oCndSLNiQIqBYwINAIMlk/V+d3dzehnt4P+yTd37PbGYmYxzJC5RoOptpaEqc5Nuavn8Z&#10;bTzlwpCgujjIb93HHBjkxBW1Ply+uRALGQBjAiwLq5cOQArLD6+XB6puzwgMiNXzGmS7vdnqV576&#10;ZcDc2YwoZL9vuA3kvheEyM4o5A16e2eWOGErJyMQXtjBwub2ykTrUIep0KQgDZdiJL7nr5RizBpB&#10;8pQgMKwgDx7FSKvJ8AJzPAXPXZKwrz4bygfoffN22VRcRlPNKF0/reAd9Oc27fEQswtN2Salv/w2&#10;NHvQ528oKNvQXNxCWKQyn6JPfQ32NLaK0dRyytZyVEGfvBio2gF8lH/3rF4GJOEfPaoVftWKXJne&#10;oIudSXjKWmBEPokMQYSsVCPVX3rCnsZdwKqvOeODQX18NWFKxFy6A6no90ZZ7Q+8CW66T0Zholrh&#10;gkf7OCnzWZy+CYK9e9xxq+/lT8B+Zeh4zA5xQAlEVL7KOWTB1A17932RBXsruSYB8s9IhVNawvPP&#10;H1zNBYdairSmPOlprryGrv8qtfefQIzQGgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAyBVNFDkE&#10;AAA5BAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAAACUAAAAlCAMA&#10;AADyQNAxAAABrVBMVEX////+/v79/f38/Pz7+/v6+vr4+Pj39/f29vb19fXz8/Py8vLw8PDv7+/u&#10;7u7t7e3s7Ozr6+vq6urp6enn5+fi4uLf39/e3t7d3d3c3Nzb29vZ2dnU1NTT09PR0dHPz8/Nzc3M&#10;zMzKysrJycnIyMjFxcXDw8PCwsLBwcG8vLy6urq5ubm4uLi1tbWysrKxsbGvr6+srKypqamnp6em&#10;pqalpaWkpKSjo6OgoKCfn5+enp6dnZ2cnJyampqZmZmYmJiXl5eWlpaVlZWTk5OQkJCPj4+KioqJ&#10;iYmIiIiHh4eEhISDg4OCgoKAgIB+fn58fHx7e3t5eXl4eHh3d3d2dnZycnJvb29paWlnZ2dmZmZl&#10;ZWVkZGRjY2NiYmJgYGBfX19eXl5dXV1cXFxaWlpZWVlYWFhVVVVUVFRTU1NSUlJQUFBPT09OTk5M&#10;TExLS0tISEhHR0dGRkZFRUVERERCQkJBQUFAQEA/Pz8+Pj49PT08PDw7Ozs6Ojo5OTk4ODg3Nzc2&#10;NjY1NTU0NDQzMzMyMjIxMTEwMDAvLy8uLi4tLS0rKysoKCgnJycmJiYcHBykDMmEAAAAAWJLR0QA&#10;iAUdSAAAAAlwSFlzAAAOxAAADsQBlSsOGwAAAiVJREFUOI19k+lb00AQxpeCeNCiiPeFoCIqooB4&#10;1GopgiAFbwXxgIp3jbYlSZsmu5u0uari3+wmu61Nm+T9ktl5fs/Mm5ldAJoU3dsbixLFukCI5vLZ&#10;Lx+Ivt0Koy7VdFUiQp96Qqhdn3WZJxKU0bBicculePgijBo3KSVuHQ+GImuM4vFMMHUKYUZJIf5n&#10;awgJLiXAQP9dm1WVK9Bi6GEQNYBUZXRDcqlitjeAmrf1TMcMZi3H/KH+XMW6AY4VRBdTVnb4Utdt&#10;basfgEeQFpPO+npfN2zH8vky/U206EcNaWp1mHx3vi9T/9wBHyptVz92O8FNxOY/1Q715TQ76UYH&#10;fxZdSn7T7n/CwniAho9pMaHU5j/y2tBpQwCGJeZ/qZUii7bjLO7eCPI/T4bVVz9MQrbMa14o9kPT&#10;vqemU6lkIpG4vcDTlvJbr/8xE0FkmqalQyLa0PF/phnqWDGhZui6blRkR0qR9/F/WsWYe5chWl9z&#10;tJqlmJg/3EQt2hgNgk6iiCtwBVJn+M5/aF9O0zOeVx/9WnKp8ubuRm7cQrWE96dn2fyVC/VM5JWp&#10;lg55qZMivYzoaT1D5m4990Kgc5W93/wRlrlfQ9pICwWSKrs/d+m5h6uohT2t1FX6Soh/egemDITL&#10;J1qpJbZLQZ4kp5EHZQyhxt27eLRB7B+6/KzEtsSLQjoNfv+xyf7MX9t/Xzao+Lbp7pMKGQZYruvJ&#10;RIM6t7zg1T+1xO4jlAB7RwAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAuZ0FQd4AAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2WE3uomEcXEbESk7UkK1ULpbc2OSTA7G7JrEv99&#10;p6f2No/3ePO9fDvZVgzY+8aRgngegUAqnWmoUvB5en1eg/BBk9GtI1RwRw/b4vEh15lxI33gcAyV&#10;4BLymVZQh9BlUvqyRqv93HVI7F1cb3Vg2VfS9HrkctvKJIpW0uqG+EOtO9zXWF6PN6vgbdTjbhG/&#10;DIfrZX//Pi3fvw4xKvU0m3YbEAGn8BeGX3xGh4KZzu5GxouWdbpIOapgvQLBfpKkPOXMxzIFWeTy&#10;/4DiBwAA//8DAFBLAwQUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHO8kMGKwjAQhu8L+w5h7tu0PSyymPYigldxH2BIpmmwmYQkir69gWVBQfDmcWb4v/9j&#10;1uPFL+JMKbvACrqmBUGsg3FsFfwetl8rELkgG1wCk4IrZRiHz4/1nhYsNZRnF7OoFM4K5lLij5RZ&#10;z+QxNyES18sUksdSx2RlRH1ES7Jv22+Z7hkwPDDFzihIO9ODOFxjbX7NDtPkNG2CPnni8qRCOl+7&#10;KxCTpaLAk3H4t+ybyBbkc4fuPQ7dv4N8eO5wAwAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEA&#10;ABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APE5d3auAgAAAggAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAA&#10;AAAhAItPH7YABAAAAAQAABQAAAAAAAAAAAAAAAAAFAUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsB&#10;Ai0ACgAAAAAAAAAhAMgVTRQ5BAAAOQQAABQAAAAAAAAAAAAAAAAARgkAAGRycy9tZWRpYS9pbWFn&#10;ZTIucG5nUEsBAi0AFAAGAAgAAAAhALmdBUHeAAAACAEAAA8AAAAAAAAAAAAAAAAAsQ0AAGRycy9k&#10;b3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAAAAAAAAAAAAAALwOAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAALgPAAAAAA==&#10;">
+              <v:group w14:anchorId="3328FF7E" id="docshapegroup9" o:spid="_x0000_s1026" style="position:absolute;margin-left:96.95pt;margin-top:4.3pt;width:17.95pt;height:8.65pt;z-index:15731200;mso-position-horizontal-relative:page" coordorigin="1939,86" coordsize="359,173" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDxOXd2rgIAAAIIAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdlu2zAQfC/QfyD4&#10;nuhwHNuC7aBomqBAmho9PoCmKImIeGBJW87fd0nJjnMAKYICRfsggeSKq5nZ4XJ+sVMt2Qpw0ugF&#10;zU5TSoTmppS6XtCfP65OppQ4z3TJWqPFgt4LRy+W79/NO1uI3DSmLQUQTKJd0dkFbby3RZI43gjF&#10;3KmxQmOwMqCYxynUSQmsw+yqTfI0PU86A6UFw4VzuHrZB+ky5q8qwf3XqnLCk3ZBEZuPb4jvdXgn&#10;yzkramC2kXyAwd6AQjGp8aeHVJfMM7IB+SyVkhyMM5U/5UYlpqokF5EDssnSJ2yuwWxs5FIXXW0P&#10;MqG0T3R6c1p+u70G+92uoEePwxvD7xzqknS2Lo7jYV73H5N198WUWE+28SYS31WgQgqkRHZR3/uD&#10;vmLnCcfFPJ/MzseUcAxl6Ww6Hvf68waLFHZls9GMEoxOz/eRT8Pe0RgjceNkFGIJK/pfRpgDrOXc&#10;Sl7gM0iFo2dSvW4p3OU3IOiQRP1WDsXgbmNPsKqWebmWrfT30aGoTgCltyvJg8phgqqugMgSGZ/N&#10;xunZZJTjOdFMoaKl4a5hVmTRnPuv+70scIv1Idp8bJiuxQdn0eSYCPfvlwBM1whWurActHqcJU4f&#10;4Vm30l7Jtg0FDOOBOZ6TJz57Qbzew5eGb5TQvj+UIFoUwWjXSOsogUKotUC28LlEnBwbgkemFqT2&#10;fZ0d8G9II55G50F43gQsFWIa1rHeh0Ak8IA5sHPo4FdNebBXlk77/+6dmY0CrmBLHBy7CxUH56+F&#10;USQMkALCjIZn2xsXACOw/ScBsjZByL3oAdagP6L8B+05Tcf55Gw6y5/ZM+r02Fj/gT2R51+zZ57l&#10;2BxD9xv64sGd2PJe7H0P1vsj7oytFC+aaOrhUgw32fEcx8dX9/IXAAAA//8DAFBLAwQKAAAAAAAA&#10;ACEAi08ftgAEAAAABAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAA&#10;ABwAAAAcCAMAAABF0y+mAAAB2lBMVEX//////v7+/v7+/f3+/Pz9/Pz9+/v9+vr8+vr8+fn8+Pj7&#10;9/f79vb79PT69PT58vL58fH58PD47u737e336+v26en15+f05eX05OTz4uLw3Nzw29vv2dnu19fu&#10;1tbu1dXs0tLs0dHs0NDrz8/rzs7rzc3qzMzqysrpy8vpycnoycnox8fnxsbnxMTkvLzju7viuLjh&#10;trbhtbXgsrLfsbHfsLDerq7crKzbqKjbp6fap6fapaXZoqLXn5/XnZ3TlpbTlZXTk5PRj4/RjY3P&#10;iorPh4fOiIjNg4PMgYHLgYHKf3/Kfn7KfX3JenrIeXnFc3PFcHDEb2/EbW3DbW3Da2vBaGjBZ2fB&#10;Zma/Y2O/YmK+Xl69XFy7Vla6Vla6VVW5UVG2TU21Skq0SEizRkayQkKxPz+uOjquODitNjatNTWs&#10;MzOsMjKsMTGrMTGrMDCrLi6qMjKqLi6qLCypLi6pKyupKSmoJyenJSWmKCilIyOkHh6kHR2jGxui&#10;Hh6iHByiGhqhGRmhFRWeExOdDQ2dDAycDAycCgqbCQmbBQWaCAiaBgaaBQWaAwOZCQmZBgaZAgKZ&#10;AQGZAACYBQWYAwOYAACXAwOXAQGXAACWAACVAACUAACTAACSAACRAADA9uBWAAAAAWJLR0QAiAUd&#10;SAAAAAlwSFlzAAAOxAAADsQBlSsOGwAAAb9JREFUKJFtkudbFDEQxleQegecoCKKtFPkAAUUVJQO&#10;0hRBwF6oCndSLNiQIqBYwINAIMlk/V+d3dzehnt4P+yTd37PbGYmYxzJC5RoOptpaEqc5Nuavn8Z&#10;bTzlwpCgujjIb93HHBjkxBW1Ply+uRALGQBjAiwLq5cOQArLD6+XB6puzwgMiNXzGmS7vdnqV576&#10;ZcDc2YwoZL9vuA3kvheEyM4o5A16e2eWOGErJyMQXtjBwub2ykTrUIep0KQgDZdiJL7nr5RizBpB&#10;8pQgMKwgDx7FSKvJ8AJzPAXPXZKwrz4bygfoffN22VRcRlPNKF0/reAd9Oc27fEQswtN2Salv/w2&#10;NHvQ528oKNvQXNxCWKQyn6JPfQ32NLaK0dRyytZyVEGfvBio2gF8lH/3rF4GJOEfPaoVftWKXJne&#10;oIudSXjKWmBEPokMQYSsVCPVX3rCnsZdwKqvOeODQX18NWFKxFy6A6no90ZZ7Q+8CW66T0Zholrh&#10;gkf7OCnzWZy+CYK9e9xxq+/lT8B+Zeh4zA5xQAlEVL7KOWTB1A17932RBXsruSYB8s9IhVNawvPP&#10;H1zNBYdairSmPOlprryGrv8qtfefQIzQGgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAyBVNFDkE&#10;AAA5BAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAAACUAAAAlCAMA&#10;AADyQNAxAAABrVBMVEX////+/v79/f38/Pz7+/v6+vr4+Pj39/f29vb19fXz8/Py8vLw8PDv7+/u&#10;7u7t7e3s7Ozr6+vq6urp6enn5+fi4uLf39/e3t7d3d3c3Nzb29vZ2dnU1NTT09PR0dHPz8/Nzc3M&#10;zMzKysrJycnIyMjFxcXDw8PCwsLBwcG8vLy6urq5ubm4uLi1tbWysrKxsbGvr6+srKypqamnp6em&#10;pqalpaWkpKSjo6OgoKCfn5+enp6dnZ2cnJyampqZmZmYmJiXl5eWlpaVlZWTk5OQkJCPj4+KioqJ&#10;iYmIiIiHh4eEhISDg4OCgoKAgIB+fn58fHx7e3t5eXl4eHh3d3d2dnZycnJvb29paWlnZ2dmZmZl&#10;ZWVkZGRjY2NiYmJgYGBfX19eXl5dXV1cXFxaWlpZWVlYWFhVVVVUVFRTU1NSUlJQUFBPT09OTk5M&#10;TExLS0tISEhHR0dGRkZFRUVERERCQkJBQUFAQEA/Pz8+Pj49PT08PDw7Ozs6Ojo5OTk4ODg3Nzc2&#10;NjY1NTU0NDQzMzMyMjIxMTEwMDAvLy8uLi4tLS0rKysoKCgnJycmJiYcHBykDMmEAAAAAWJLR0QA&#10;iAUdSAAAAAlwSFlzAAAOxAAADsQBlSsOGwAAAiVJREFUOI19k+lb00AQxpeCeNCiiPeFoCIqooB4&#10;1GopgiAFbwXxgIp3jbYlSZsmu5u0uari3+wmu61Nm+T9ktl5fs/Mm5ldAJoU3dsbixLFukCI5vLZ&#10;Lx+Ivt0Koy7VdFUiQp96Qqhdn3WZJxKU0bBicculePgijBo3KSVuHQ+GImuM4vFMMHUKYUZJIf5n&#10;awgJLiXAQP9dm1WVK9Bi6GEQNYBUZXRDcqlitjeAmrf1TMcMZi3H/KH+XMW6AY4VRBdTVnb4Utdt&#10;basfgEeQFpPO+npfN2zH8vky/U206EcNaWp1mHx3vi9T/9wBHyptVz92O8FNxOY/1Q715TQ76UYH&#10;fxZdSn7T7n/CwniAho9pMaHU5j/y2tBpQwCGJeZ/qZUii7bjLO7eCPI/T4bVVz9MQrbMa14o9kPT&#10;vqemU6lkIpG4vcDTlvJbr/8xE0FkmqalQyLa0PF/phnqWDGhZui6blRkR0qR9/F/WsWYe5chWl9z&#10;tJqlmJg/3EQt2hgNgk6iiCtwBVJn+M5/aF9O0zOeVx/9WnKp8ubuRm7cQrWE96dn2fyVC/VM5JWp&#10;lg55qZMivYzoaT1D5m4990Kgc5W93/wRlrlfQ9pICwWSKrs/d+m5h6uohT2t1FX6Soh/egemDITL&#10;J1qpJbZLQZ4kp5EHZQyhxt27eLRB7B+6/KzEtsSLQjoNfv+xyf7MX9t/Xzao+Lbp7pMKGQZYruvJ&#10;RIM6t7zg1T+1xO4jlAB7RwAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAuZ0FQd4AAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2WE3uomEcXEbESk7UkK1ULpbc2OSTA7G7JrEv99&#10;p6f2No/3ePO9fDvZVgzY+8aRgngegUAqnWmoUvB5en1eg/BBk9GtI1RwRw/b4vEh15lxI33gcAyV&#10;4BLymVZQh9BlUvqyRqv93HVI7F1cb3Vg2VfS9HrkctvKJIpW0uqG+EOtO9zXWF6PN6vgbdTjbhG/&#10;DIfrZX//Pi3fvw4xKvU0m3YbEAGn8BeGX3xGh4KZzu5GxouWdbpIOapgvQLBfpKkPOXMxzIFWeTy&#10;/4DiBwAA//8DAFBLAwQUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHO8kMGKwjAQhu8L+w5h7tu0PSyymPYigldxH2BIpmmwmYQkir69gWVBQfDmcWb4v/9j&#10;1uPFL+JMKbvACrqmBUGsg3FsFfwetl8rELkgG1wCk4IrZRiHz4/1nhYsNZRnF7OoFM4K5lLij5RZ&#10;z+QxNyES18sUksdSx2RlRH1ES7Jv22+Z7hkwPDDFzihIO9ODOFxjbX7NDtPkNG2CPnni8qRCOl+7&#10;KxCTpaLAk3H4t+ybyBbkc4fuPQ7dv4N8eO5wAwAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEA&#10;ABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APE5d3auAgAAAggAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAA&#10;AAAhAItPH7YABAAAAAQAABQAAAAAAAAAAAAAAAAAFAUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsB&#10;Ai0ACgAAAAAAAAAhAMgVTRQ5BAAAOQQAABQAAAAAAAAAAAAAAAAARgkAAGRycy9tZWRpYS9pbWFn&#10;ZTIucG5nUEsBAi0AFAAGAAgAAAAhALmdBUHeAAAACAEAAA8AAAAAAAAAAAAAAAAAsQ0AAGRycy9k&#10;b3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAAAAAAAAAAAAAALwOAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAALgPAAAAAA==&#10;">
                 <v:shape id="docshape10" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:1939;top:108;width:131;height:131;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAwemvVzgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvQv/DMgVvdtMaq6bdFikIotBqtIK3ITtNgtnZNLtN4793DoLHmffmvW+W68E1qqcu1J4NTCcJ&#10;KOLC25pLAx/vj1d3oEJEtth4JgM/FGC9Gl0sMbP+zG/U57FUEsIhQwNVjG2mdSgqchgmviUW7eA7&#10;h1HGrtS2w7OEu0bPkmSuHdYsDRW2tKmo+M5PzkC62X9t/fT0GfPXY797ruf7l93RmMvx8LAAFWmI&#10;/+a/6ycr+On9TZLeXs8EWn6SBejVLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9Cxb&#10;vwAAABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAwemvV&#10;zgAAAOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA&#10;AgMAAAAA&#10;">
                   <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
                 <v:shape id="docshape11" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:2125;top:85;width:173;height:173;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8DR38yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LCL2IbhraGqOrtKVSqScfoMchO3m02dmQXTX++25B8Djfe2aLztTiTK2rLCt4GkUgiDOr&#10;Ky4U7HfLYQLCeWSNtWVScCUHi/lDb4apthfe0HnrCxFC2KWooPS+SaV0WUkG3cg2xIHLbWvQh7Mt&#10;pG7xEsJNLeMoepUGKw4NJTb0UVL2uz0ZBafB4d3JKj8uv/WX+flkXl/zg1KP/e5tCsJT5+/im3ul&#10;w/wkeonHz8kkhv+fAgBy/gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8DR38yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t>Se vinculan los iconos correspondientes. Sólo los identificadores que el</w:t>
@@ -1413,81 +1380,62 @@
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="4EA02322" id="docshapegroup12" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.85pt;margin-top:3.5pt;width:38.95pt;height:8.65pt;z-index:15730688;mso-position-horizontal-relative:page" coordorigin="1077,70" coordsize="779,173" o:gfxdata="UEsDBBQABgAIAAAAIQDQ4HPPFAEAAEcCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHKEhAqB7DsSWKIx5bHhPb2OGkrQdVWYumZef/Pt10uN3ZgIwQyDit+mxec&#10;ASqnDXYVf18/ZfecUZSo5eAQKr4F4sv6+qpcbz0QSzRSxfsY/YMQpHqwknLnAVOndcHKmI6hE16q&#10;T9mBWBTFnVAOI2DM4qTB67KBVn4Nka02qbzb5MNDx9njbnDyqrixk8DcECcZj6eRqX6aCDDQkYv0&#10;fjBKxnQfYkR9lCXb58gTOc9QbzzdpLBnHKbO3xi/DfbcS3qAYDSwVxnis7QprNCBBCxc41R+WWNa&#10;0lLm2tYoyJtAq5k67HROW7tvDDD+V7xJ2BuMB3Uxf4P6BwAA//8DAFBLAwQUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAF9yZWxzLy5yZWxzpJDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltG&#10;Mtn69jODwTJ621G/0PeJf3/4TItakSVSNrDrelCYHfmYg4H3y/HpBZRUm71dKKOBGwocxseH/RkX&#10;W9uRzLGIapQsBuZay6vW4mZMVjoqmNtmIk62tpGDLtZdbUA99P2z5t8MGDdMdfIG+OQHUJdbaeY/&#10;7BQdk9BUO0dJ0zRFd4+qPX3kM66NYjlgNeBZvkPGtWvPgb7v3f3TG9iWOboj24Rv5LZ+HKhlP3q9&#10;6XL8AgAA//8DAFBLAwQUAAYACAAAACEAflzcPOwCAAA7DQAADgAAAGRycy9lMm9Eb2MueG1s7Fdb&#10;b5swGH2ftP9g+b3lkgABJammda0mdVu1yw9wjAGrYFu2E9J/v8+GZG2yqV01qVrVB5AvfB/nHB/f&#10;5mfbrkUbpg2XYoGj0xAjJqgsuagX+Mf3i5MZRsYSUZJWCrbAt8zgs+XbN/NeFSyWjWxLphEkEabo&#10;1QI31qoiCAxtWEfMqVRMQGcldUcsVHUdlJr0kL1rgzgM06CXulRaUmYMtJ4PnXjp81cVo/ZLVRlm&#10;UbvAgM36t/bvlXsHyzkpak1Uw+kIgzwBRUe4gJ/uU50TS9Ba86NUHadaGlnZUyq7QFYVp8xzADZR&#10;eMDmUsu18lzqoq/VXiaQ9kCnJ6elnzeXWn1T13pAD8UrSW8M6BL0qi7u9rt6PXyMVv0nWcJ4krWV&#10;nvi20p1LAZTQ1ut7u9eXbS2i0DjNp2maYEShKwrzWZIM+tMGBslFRWGWYQS92TgytPkwxmZZPgZm&#10;ExcVkGL4pYc5wlrOFacFPKNUUDqS6mFLQZRda4bHJN2jcnRE36zVCYyqIpaveMvtrXcoqONAic01&#10;p05lVwFVrzXi5QInaZgnURpHGAnSgaClpKYhikWe5e7jIZQ4an54kJDvGyJq9s4o8DgoB/G7Jq1l&#10;3zBSGtfspLqfxVfvwVm1XF3wtnXj58ojcZgmBzb7jXaDhc8lXXdM2GFOataCBlKYhiuDkS5Yt2JA&#10;Vn8sASeF9cACU6W5sIMBjKZfgYafjMZqZmnjsFSAaWyH4d53eAK/MDt2Bgz8oCf37krz4bc7X0Zg&#10;qcGUB94CwbWxl0x2yBWAAaD0diebK+PwAq7dJw6xkE7HneYO1Sg/gPz/zBnFWZ7HUZQcu3PqFLzv&#10;qxfgzvg53TnNU7/2vbrzcUtnNJkm08kknE2P1k6/r7w4d7pF6tnWznj26s6/2dhnkziM8yiG8+/B&#10;xp6+yKUTJuHzmTML/2DOBM78/rQJhWG33p1Td7v2P9nY/RkUTuj+PDDeJtwV4G4dynfvPMufAAAA&#10;//8DAFBLAwQKAAAAAAAAACEAlFweJEwFAABMBQAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBO&#10;Rw0KGgoAAAANSUhEUgAAACUAAAAlCAMAAADyQNAxAAACalBMVEX///////7+//7+//3+/v7+/v3+&#10;/vz9/vz9/vv9/vn8/vr8/vn8/fr8/fj7/fb6/PX6/PT5+/L4+/H4++73+u32+uv2+ur1+ur1+erz&#10;+eTz+OXy+OPx+ODx9+Hx9+Dw9+Dw997v9t3v9tzv9tvu9trt9dft9dbr9NPq89Dp9NDp88/o883o&#10;8szo8svn8svn8srn8cnm8cbl8cbl8cXl8Mbk8MPk8MLk78Lj8MPj8MLj78Lj78Di78Dh77zh7r3g&#10;7rzg7rvg7rrf7rjf7bje7bbd7LLa667a6q7Z6qrY6anX6ajX6afX6abW6abV6KPV6KLS5pzS5pvS&#10;5ZrQ5pfQ5ZfP5ZbP5JPO5JLM443L4ozK4ovK4YjJ4YfJ4YbI4YbI4YXI4YTG4IHG34HG34DF337E&#10;3nzE3nvD3nrD3nnC3XfB3XXA3HK/3HC+226+222822y82mu82mq72mi72Wi62We62WW62GS42GK3&#10;2GC21162112211y21ly111y111u11lu11lq11lm01lm01Vez1Vez1Vaz1VWy1VWx1FKx1FGw1FGw&#10;1E+w01Cw00+v00+v00yu00yu00uu0kut0kmt0kis0Ues0Uas0UWr0UWr0USr0UOq0EKq0EGp0ECp&#10;z0Cpzz+pzz6ozz2ozzynzzynzzunzjynzjunzjqmzzemzzamzjumzjqmzjmmzjimzjalzjilzjel&#10;zjWlzTilzTelzTalzTWkzjWkzjSkzTakzTWkzTSkzTOkzDOjzTOjzTKjzDOjzDKjzDGizDGizDCi&#10;zC+iyy+hzC+hzC6hyy+hyy6hyy2gyy2gyyygyyuR4E8CAAAAAWJLR0QAiAUdSAAAAAlwSFlzAAAO&#10;xAAADsQBlSsOGwAAAntJREFUOI191Pdf00AUAPCnKKhIHRWcOCoq7ol74dbiXrgngmidoKJIcYMW&#10;1NK6UesC5EKCjdIEa9KkQBP1fzIlSUeS+n67z33z7t7l7gHERsqoVWfefPtwY/OEgZAosveXvaYp&#10;DCEv8/l+0eo0I5N1DAksieQg/B3BksV9tKbvwU9BAsUFx14aG4/GnBNJpA1McC6NRTl1gs6Eg/Hu&#10;jNnSq4AhQoji1qrIdLUjAZLY+yky6n2SVwrj/XrGVQ/rVvNYuTii/sgVn5793R1GSTYlVecpGOnR&#10;V0q5LRaAFT9xeeivyFxPYPpkvwsKAGydka+aKRyxvBxUNJnLBenP1LHvydYTPuxQntW6KW/XWTev&#10;/gqcpmERpSyImDKYzRDZkNK/XxJAxr7vKhNF2BY5K+YmLGGIaT1Laqrund8wAPaoRx0IwAVWq5xd&#10;tJ8Xb2cklyustRVe4lrloMOjPwfAyskTTU0QrThekZ7h5udyYY2N0JBAEWhyrypaVS7CWHnR+NTH&#10;cq6WFijmjBV/MXmhV87Q1gZbdCfhaEeYN4Qmgi0oT/A8zMAJjXJ2+f1fSufDclwpXxBgcB0VVQsk&#10;BVPnzpk5GmDlW3nviCBJgEL1yjMVabkMkZMavk5D1hRjCkLttbUA078qS2Lvyh0Yqr5ut9srXVzk&#10;ZyMhP1/67riaDGelxWlWCiZ6b9CvB2azpCahH+g/IVjl57GdN7ihEVSq9Isep0MJEVtjUR9k+kPj&#10;py0hYlb0cWdeFnEjxDuXxTYK09GgvglQ4p0sTWtad5ej4wzJv9g7SNflTDvcXJDtfisYyfChj4Uj&#10;dCYcQ3MPX3tU34CaPU9vFW0cFzPzD6IpnyjCKkIOAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQCx&#10;LoXZPAQAADwEAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAAAJQAA&#10;ACUIAwAAAPJA0DEAAAIKUExURf////3//vz//vz+/vv+/vn+/fX9/PP9+/D8+uv8+ev7+Of6+OX6&#10;9+L69uD59d359d359Nz59Nz49Nv49Nf389T38s/28c/28M3278z278j17sf07cb17cb07cX07cL0&#10;7MHz677z6r3y6rPx57Dx5q/w5q7w5azw5arv5Kjv5Kfv5Kfu46Xu46Tu46Tu4qPu4p/t4Z7t4Z3t&#10;4Jzs4Jrt35rs35js35fr3pfr3Zbs3pTr3ZTr3JPq3JHq3I7q3Ijp2obp2YXo2YPo2ILo2IHo2IHo&#10;14Do137n1njm1XHl023k0Wrj0Gfj0Gbjz2TizmPizmLizmHizWDizV7hzV3hzFngy1bgylbeyFPf&#10;yVLfyVHeyE/fyE/eyE3ex0vex0vdxkrexkjexkjcxEXdxUXcxEDcw0Dbwz/cwz7bwj3cwz3bwjvb&#10;wjLZvizYvSvXvCrYvCnXuyjXvCjWuibXuybWuSTWuiPXuiDWuR7WuR7WuBzVuBjUtxbUtRTTtBPU&#10;tRPSsxLTtRLTtBHTtBDSsw7Tsw3RsQ3QsQzSswzSsgrSsgrSsQnSsgnQsAnQrwjSsgjRsAfRsQfR&#10;sAbRsQXQrwTQrwPQsAPPrQLRsAHPrQDUsgDTsgDRrwDRrgDQrwDQrgDPrgDPrQDPrADOrQDOrADO&#10;qwDOqgDNqwDNqgDMqgDMqQDMqADMpwDLpgDJpJUA9qMAAAABYktHRACIBR1IAAAACXBIWXMAAA7E&#10;AAAOxAGVKw4bAAABy0lEQVQ4jYXU+TtUURgH8FfIZIssMYiKolAhW0mkKWmzxJQ9siZL0ULbCGnK&#10;VpKZOfeccY65GvofO8bzKPc6535/vM/n+Z73ee77vAAAsa0YiYKfpfpzAoG3vhIh4gw/jo4G/7uq&#10;uMkXdWAATlJFjhBaX4c2aoSQ0wkrhgitroIxEiuFEGNFlp+/JNhAkdHEyLC8SSxVyq9T5pHupCdU&#10;qvDskUav17M72X8Ks53wAmwL7/1YerWN6BR+9bCp+UFN3aNBBWNbWP/bS8FZTK9eV4VAyuUC84GM&#10;L2774ftbWydy9AoRbzG0bLIfRXDlJ80MbagMsu6jkKcM+HeCj8EYmyhNPtu13/RIvbatFJoOwwSz&#10;NfZvC/aoim3lXo6Km9csnEY1b9KpEuhgSKIskJB9Oibgpm7hNOp4ocmvT7+Ve9R1qP9TDxbtezpV&#10;q9JcsOqYZvpqj/vNwfDPaxK1UQG3fyN6B858dwuVMp0G+d8Qohch9z0WKDJ0Ie6o+XwfwYs3DkV0&#10;UkHXkm1uwf7BzkvZeM87LFD8IPDs9FLRi7JwZXglfGrGWDkccE//R7RxuSB+UXbjfGEMoJzKLxhR&#10;29v5yTz39JMEzb2wmEx/AXLE/EZNjIkZAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQC89tm8vQQA&#10;AL0EAAAUAAAAZHJzL21lZGlhL2ltYWdlMy5wbmeJUE5HDQoaCgAAAA1JSERSAAAAJQAAACUIAwAA&#10;APJA0DEAAAIxUExURf////7+//3+//v8//r8//j7/vf6//b6/vb5//X4/vT4/vP3/vL3/vH2/vD1&#10;/u3z/urx/unx/ujw/ebv/uXu/uTu/ePt/eHs/eDr/d/q/d7q/d7p/d3p/dzp/dzo/dvo/dvn/dnn&#10;/djm/Nfl/NTj/NPi/NDh/M/g/M7g/Mze/Mrd/Mnc/Mjc/Mjb/Mfc+8TZ/MTZ+8PZ+8PY+8HX/MHX&#10;+7/W+7zT+7vT+7nS+7bQ+7bQ+rLN+rHN+7HN+rDM+q/L+q7L+q3K+qzK+qrI+qnI+qnH+qjH+qfH&#10;+qfG+qbG+qbF+qPE+qLD+aDC+Z/B+Z7A+Z3A+Z2/+Zy/+Zq++Zq9+Zm9+Zi8+Za7+ZO5+JK5+JG4&#10;+JC3+I+3+Yy0+Iq0+Iqz+Iiy+Iey+ISw+IOv94Ct+H6s93yq+Huq93qp93mp93io93en93an93Wm&#10;93Kk92+i92yg9mme9mac9mWb9mGa9WGZ9mCY9mCY9V6X9lyW9VqU9lqU9VaS9VCO9U+N9EyL9UyL&#10;9EuL9UuL9EqL9EqK9UmJ9EiJ9EeJ9EeI9EaH9EWH9ESG9EOF9EKG90KF9EGF9EGE9ECE9ECD9D+E&#10;9D+D9D6D9D6C9D2D9j2C9D2C8z2B9DyC9DyB9DyB8zuB9TuB9DuB8zuA9DuA8zqA9DqA8zp/8zmA&#10;9DmA8zl/9Dl/8zh/9Dh/8zh+9Dh+8zd+8zZ+9DZ+8zZ99DZ98zV99DV98zV88zR89DR88zN88zN7&#10;8zJ784VZqe4AAAABYktHRACIBR1IAAAACXBIWXMAAA7EAAAOxAGVKw4bAAACJUlEQVQ4jYXU+VdS&#10;QRQH8K/Yatlepq202WZR0b4vtmf7nmk7StCiVrTZagY5b8bgSUUGPSoH6AW099c1xDkJOA/uT3Pe&#10;+5y5d+bcuQAw0faSEoPwtlhMgqD4mEc1MimmOsrKYKpNevMgQuj35mYsCLK8SEQiAVuoECJdXfAU&#10;RKSjA4any1LZH9hH3huaIleq+/jGzf9jq0uVKc1jQUbsUqlEvbu7OMOYqy7qkowx12jAtPLSjiEp&#10;NOPBsupPfRRNXB4hfq7TY/GmccCqdn/FHF9uRqo5h6W2sIssP+wmnP1DpszNVbRzd7oapyauwzMV&#10;G3SZarddsNnr+qNO7EX9S7GCK30VISHO9eBMzFJVQgNW7E1K9kpHTy1wmOo/7w8vdYUMFWMH+2Fy&#10;TU35hJsBRsZXyhVhEad1LDC4KUkoW7LeL1eivOjjSZjNRWfSp8+p5O7T4SMVGNCQUFL5iYEK8FeP&#10;VgMD63lG3+VW/7pl//Rp88yDYKrnRoq9P1qMnbfcL25UovTOG7mi3rUY6ogHKONti1D9QZGq0FXg&#10;1K9/y69OzPdSqYofAa59Sa2U32dg8ctV9Dywxh3n/LN+ZVTRubC8LuYWXV++/cTJA9Yi7OtFOWdU&#10;27aMTHfZmEOsM0tlvlpv+J5j28KqTQ1PYpnDQ6iHWcNE1XjwbbgnewoJdTpKCkV3N8xuXwFEIxHx&#10;gsNavglGA98aG8WBll9vNUbKs9t7Skr+Akw6lyCn0iKTAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAA&#10;IQAqIMwC5QMAAOUDAAAVAAAAZHJzL21lZGlhL2ltYWdlNC5qcGVn/9j/4AAQSkZJRgABAQEAYABg&#10;AAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQERMU&#10;FRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAAXABcDASIAAhEBAxEB/8QAHwAAAQUBAQEB&#10;AQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1Fh&#10;ByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZ&#10;WmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXG&#10;x8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAEC&#10;AwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHB&#10;CSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0&#10;dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX&#10;2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwBvhPwP9huGvIrhr68kQoNY8lobayRu&#10;G+zB8NI5HG89K9j+F37UPw7+Ci3FhP5l1evtt3aH7kMacBAcHJ7t05/3a3P20fC2n/Cj4PxnQLeS&#10;K6updk19JIXm2jaMbyePvdsV8Yf8Kv8ADUzTGL4iaSsaJvX7RHIDg9vlyS3qBn+LG75d3h5Bw5HC&#10;N4ivLmk9LpWSXZI+FxNaeUTVOlFNvd7JJvZJu7btq2z9avhv8VPDvxX0Ear4cvlvI1A3x/xpnpnG&#10;ffpRX5+/sYatc+BvjYui6TrUGuafdafJPNLabvKRwD8vP/Ac8f3aK+kqYflk1c+mwGM+uUVVcbPZ&#10;2Pv34w/CvTPi/wCBL3w7qY2JMB5U2MmN+x6g/Wvzd8W/sNfEHQNf+xWYsby2kb91NJdBCR24/wD1&#10;UUVphqs43syMfl1DGKLqrW9ro+uf2S/2Tl+C8EutazLFd67dJtwhykYxz6+p6ev5FFFcVWrPnep3&#10;YbDUqVJQgtD/2VBLAwQUAAYACAAAACEA1l43Kt4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QWvCQBSE74X+h+UVequbaDUSsxGRticpVAvF25p9JsHs25Bdk/jv+zy1x2GGmW+y9Wgb0WPna0cK&#10;4kkEAqlwpqZSwffh/WUJwgdNRjeOUMENPazzx4dMp8YN9IX9PpSCS8inWkEVQptK6YsKrfYT1yKx&#10;d3ad1YFlV0rT6YHLbSOnUbSQVtfEC5VucVthcdlfrYKPQQ+bWfzW7y7n7e14mH/+7GJU6vlp3KxA&#10;BBzDXxju+IwOOTOd3JWMFw3rKEk4qiDhS3d/OV+AOCmYvs5A5pn8fyD/BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAohHr2NcAAACuAgAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8ksFqwzAMhu+D&#10;vYPRfXGSljJGnV7GoNfRPYCwFcdbLBvbLevbz2yXFkp3y1ES+v4PpO3u28/iRCm7wAq6pgVBrINx&#10;bBV8HN6enkHkgmxwDkwKzpRhNzw+bN9pxlKX8uRiFpXCWcFUSnyRMuuJPOYmROI6GUPyWGqZrIyo&#10;v9CS7Nt2I9MlA4YrptgbBWlvViAO51iT/2eHcXSaXoM+euJyI0I6X7MrEJOlosCTcfjXXDWRLcjb&#10;Dv0yDv09h24Zh+6ew3oZh3XzGen3GPLqy4YfAAAA//8DAFBLAQItABQABgAIAAAAIQDQ4HPPFAEA&#10;AEcCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AH5c3DzsAgAAOw0AAA4AAAAAAAAAAAAAAAAARAIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAA&#10;AAAhAJRcHiRMBQAATAUAABQAAAAAAAAAAAAAAAAAXAUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsB&#10;Ai0ACgAAAAAAAAAhALEuhdk8BAAAPAQAABQAAAAAAAAAAAAAAAAA2goAAGRycy9tZWRpYS9pbWFn&#10;ZTIucG5nUEsBAi0ACgAAAAAAAAAhALz22by9BAAAvQQAABQAAAAAAAAAAAAAAAAASA8AAGRycy9t&#10;ZWRpYS9pbWFnZTMucG5nUEsBAi0ACgAAAAAAAAAhACogzALlAwAA5QMAABUAAAAAAAAAAAAAAAAA&#10;NxQAAGRycy9tZWRpYS9pbWFnZTQuanBlZ1BLAQItABQABgAIAAAAIQDWXjcq3gAAAAgBAAAPAAAA&#10;AAAAAAAAAAAAAE8YAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAohHr2NcAAACuAgAA&#10;GQAAAAAAAAAAAAAAAABaGQAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAACQAJAEMC&#10;AABoGgAAAAA=&#10;">
-[...18 lines deleted...]
-                </v:shapetype>
+              <v:group w14:anchorId="5A382185" id="docshapegroup12" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.85pt;margin-top:3.5pt;width:38.95pt;height:8.65pt;z-index:15730688;mso-position-horizontal-relative:page" coordorigin="1077,70" coordsize="779,173" o:gfxdata="UEsDBBQABgAIAAAAIQDQ4HPPFAEAAEcCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHKEhAqB7DsSWKIx5bHhPb2OGkrQdVWYumZef/Pt10uN3ZgIwQyDit+mxec&#10;ASqnDXYVf18/ZfecUZSo5eAQKr4F4sv6+qpcbz0QSzRSxfsY/YMQpHqwknLnAVOndcHKmI6hE16q&#10;T9mBWBTFnVAOI2DM4qTB67KBVn4Nka02qbzb5MNDx9njbnDyqrixk8DcECcZj6eRqX6aCDDQkYv0&#10;fjBKxnQfYkR9lCXb58gTOc9QbzzdpLBnHKbO3xi/DfbcS3qAYDSwVxnis7QprNCBBCxc41R+WWNa&#10;0lLm2tYoyJtAq5k67HROW7tvDDD+V7xJ2BuMB3Uxf4P6BwAA//8DAFBLAwQUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAF9yZWxzLy5yZWxzpJDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltG&#10;Mtn69jODwTJ621G/0PeJf3/4TItakSVSNrDrelCYHfmYg4H3y/HpBZRUm71dKKOBGwocxseH/RkX&#10;W9uRzLGIapQsBuZay6vW4mZMVjoqmNtmIk62tpGDLtZdbUA99P2z5t8MGDdMdfIG+OQHUJdbaeY/&#10;7BQdk9BUO0dJ0zRFd4+qPX3kM66NYjlgNeBZvkPGtWvPgb7v3f3TG9iWOboj24Rv5LZ+HKhlP3q9&#10;6XL8AgAA//8DAFBLAwQUAAYACAAAACEAflzcPOwCAAA7DQAADgAAAGRycy9lMm9Eb2MueG1s7Fdb&#10;b5swGH2ftP9g+b3lkgABJammda0mdVu1yw9wjAGrYFu2E9J/v8+GZG2yqV01qVrVB5AvfB/nHB/f&#10;5mfbrkUbpg2XYoGj0xAjJqgsuagX+Mf3i5MZRsYSUZJWCrbAt8zgs+XbN/NeFSyWjWxLphEkEabo&#10;1QI31qoiCAxtWEfMqVRMQGcldUcsVHUdlJr0kL1rgzgM06CXulRaUmYMtJ4PnXjp81cVo/ZLVRlm&#10;UbvAgM36t/bvlXsHyzkpak1Uw+kIgzwBRUe4gJ/uU50TS9Ba86NUHadaGlnZUyq7QFYVp8xzADZR&#10;eMDmUsu18lzqoq/VXiaQ9kCnJ6elnzeXWn1T13pAD8UrSW8M6BL0qi7u9rt6PXyMVv0nWcJ4krWV&#10;nvi20p1LAZTQ1ut7u9eXbS2i0DjNp2maYEShKwrzWZIM+tMGBslFRWGWYQS92TgytPkwxmZZPgZm&#10;ExcVkGL4pYc5wlrOFacFPKNUUDqS6mFLQZRda4bHJN2jcnRE36zVCYyqIpaveMvtrXcoqONAic01&#10;p05lVwFVrzXi5QInaZgnURpHGAnSgaClpKYhikWe5e7jIZQ4an54kJDvGyJq9s4o8DgoB/G7Jq1l&#10;3zBSGtfspLqfxVfvwVm1XF3wtnXj58ojcZgmBzb7jXaDhc8lXXdM2GFOataCBlKYhiuDkS5Yt2JA&#10;Vn8sASeF9cACU6W5sIMBjKZfgYafjMZqZmnjsFSAaWyH4d53eAK/MDt2Bgz8oCf37krz4bc7X0Zg&#10;qcGUB94CwbWxl0x2yBWAAaD0diebK+PwAq7dJw6xkE7HneYO1Sg/gPz/zBnFWZ7HUZQcu3PqFLzv&#10;qxfgzvg53TnNU7/2vbrzcUtnNJkm08kknE2P1k6/r7w4d7pF6tnWznj26s6/2dhnkziM8yiG8+/B&#10;xp6+yKUTJuHzmTML/2DOBM78/rQJhWG33p1Td7v2P9nY/RkUTuj+PDDeJtwV4G4dynfvPMufAAAA&#10;//8DAFBLAwQKAAAAAAAAACEAlFweJEwFAABMBQAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBO&#10;Rw0KGgoAAAANSUhEUgAAACUAAAAlCAMAAADyQNAxAAACalBMVEX///////7+//7+//3+/v7+/v3+&#10;/vz9/vz9/vv9/vn8/vr8/vn8/fr8/fj7/fb6/PX6/PT5+/L4+/H4++73+u32+uv2+ur1+ur1+erz&#10;+eTz+OXy+OPx+ODx9+Hx9+Dw9+Dw997v9t3v9tzv9tvu9trt9dft9dbr9NPq89Dp9NDp88/o883o&#10;8szo8svn8svn8srn8cnm8cbl8cbl8cXl8Mbk8MPk8MLk78Lj8MPj8MLj78Lj78Di78Dh77zh7r3g&#10;7rzg7rvg7rrf7rjf7bje7bbd7LLa667a6q7Z6qrY6anX6ajX6afX6abW6abV6KPV6KLS5pzS5pvS&#10;5ZrQ5pfQ5ZfP5ZbP5JPO5JLM443L4ozK4ovK4YjJ4YfJ4YbI4YbI4YXI4YTG4IHG34HG34DF337E&#10;3nzE3nvD3nrD3nnC3XfB3XXA3HK/3HC+226+222822y82mu82mq72mi72Wi62We62WW62GS42GK3&#10;2GC21162112211y21ly111y111u11lu11lq11lm01lm01Vez1Vez1Vaz1VWy1VWx1FKx1FGw1FGw&#10;1E+w01Cw00+v00+v00yu00yu00uu0kut0kmt0kis0Ues0Uas0UWr0UWr0USr0UOq0EKq0EGp0ECp&#10;z0Cpzz+pzz6ozz2ozzynzzynzzunzjynzjunzjqmzzemzzamzjumzjqmzjmmzjimzjalzjilzjel&#10;zjWlzTilzTelzTalzTWkzjWkzjSkzTakzTWkzTSkzTOkzDOjzTOjzTKjzDOjzDKjzDGizDGizDCi&#10;zC+iyy+hzC+hzC6hyy+hyy6hyy2gyy2gyyygyyuR4E8CAAAAAWJLR0QAiAUdSAAAAAlwSFlzAAAO&#10;xAAADsQBlSsOGwAAAntJREFUOI191Pdf00AUAPCnKKhIHRWcOCoq7ol74dbiXrgngmidoKJIcYMW&#10;1NK6UesC5EKCjdIEa9KkQBP1fzIlSUeS+n67z33z7t7l7gHERsqoVWfefPtwY/OEgZAosveXvaYp&#10;DCEv8/l+0eo0I5N1DAksieQg/B3BksV9tKbvwU9BAsUFx14aG4/GnBNJpA1McC6NRTl1gs6Eg/Hu&#10;jNnSq4AhQoji1qrIdLUjAZLY+yky6n2SVwrj/XrGVQ/rVvNYuTii/sgVn5793R1GSTYlVecpGOnR&#10;V0q5LRaAFT9xeeivyFxPYPpkvwsKAGydka+aKRyxvBxUNJnLBenP1LHvydYTPuxQntW6KW/XWTev&#10;/gqcpmERpSyImDKYzRDZkNK/XxJAxr7vKhNF2BY5K+YmLGGIaT1Laqrund8wAPaoRx0IwAVWq5xd&#10;tJ8Xb2cklyustRVe4lrloMOjPwfAyskTTU0QrThekZ7h5udyYY2N0JBAEWhyrypaVS7CWHnR+NTH&#10;cq6WFijmjBV/MXmhV87Q1gZbdCfhaEeYN4Qmgi0oT/A8zMAJjXJ2+f1fSufDclwpXxBgcB0VVQsk&#10;BVPnzpk5GmDlW3nviCBJgEL1yjMVabkMkZMavk5D1hRjCkLttbUA078qS2Lvyh0Yqr5ut9srXVzk&#10;ZyMhP1/67riaDGelxWlWCiZ6b9CvB2azpCahH+g/IVjl57GdN7ihEVSq9Isep0MJEVtjUR9k+kPj&#10;py0hYlb0cWdeFnEjxDuXxTYK09GgvglQ4p0sTWtad5ej4wzJv9g7SNflTDvcXJDtfisYyfChj4Uj&#10;dCYcQ3MPX3tU34CaPU9vFW0cFzPzD6IpnyjCKkIOAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQCx&#10;LoXZPAQAADwEAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAAAJQAA&#10;ACUIAwAAAPJA0DEAAAIKUExURf////3//vz//vz+/vv+/vn+/fX9/PP9+/D8+uv8+ev7+Of6+OX6&#10;9+L69uD59d359d359Nz59Nz49Nv49Nf389T38s/28c/28M3278z278j17sf07cb17cb07cX07cL0&#10;7MHz677z6r3y6rPx57Dx5q/w5q7w5azw5arv5Kjv5Kfv5Kfu46Xu46Tu46Tu4qPu4p/t4Z7t4Z3t&#10;4Jzs4Jrt35rs35js35fr3pfr3Zbs3pTr3ZTr3JPq3JHq3I7q3Ijp2obp2YXo2YPo2ILo2IHo2IHo&#10;14Do137n1njm1XHl023k0Wrj0Gfj0Gbjz2TizmPizmLizmHizWDizV7hzV3hzFngy1bgylbeyFPf&#10;yVLfyVHeyE/fyE/eyE3ex0vex0vdxkrexkjexkjcxEXdxUXcxEDcw0Dbwz/cwz7bwj3cwz3bwjvb&#10;wjLZvizYvSvXvCrYvCnXuyjXvCjWuibXuybWuSTWuiPXuiDWuR7WuR7WuBzVuBjUtxbUtRTTtBPU&#10;tRPSsxLTtRLTtBHTtBDSsw7Tsw3RsQ3QsQzSswzSsgrSsgrSsQnSsgnQsAnQrwjSsgjRsAfRsQfR&#10;sAbRsQXQrwTQrwPQsAPPrQLRsAHPrQDUsgDTsgDRrwDRrgDQrwDQrgDPrgDPrQDPrADOrQDOrADO&#10;qwDOqgDNqwDNqgDMqgDMqQDMqADMpwDLpgDJpJUA9qMAAAABYktHRACIBR1IAAAACXBIWXMAAA7E&#10;AAAOxAGVKw4bAAABy0lEQVQ4jYXU+TtUURgH8FfIZIssMYiKolAhW0mkKWmzxJQ9siZL0ULbCGnK&#10;VpKZOfeccY65GvofO8bzKPc6535/vM/n+Z73ee77vAAAsa0YiYKfpfpzAoG3vhIh4gw/jo4G/7uq&#10;uMkXdWAATlJFjhBaX4c2aoSQ0wkrhgitroIxEiuFEGNFlp+/JNhAkdHEyLC8SSxVyq9T5pHupCdU&#10;qvDskUav17M72X8Ks53wAmwL7/1YerWN6BR+9bCp+UFN3aNBBWNbWP/bS8FZTK9eV4VAyuUC84GM&#10;L2774ftbWydy9AoRbzG0bLIfRXDlJ80MbagMsu6jkKcM+HeCj8EYmyhNPtu13/RIvbatFJoOwwSz&#10;NfZvC/aoim3lXo6Km9csnEY1b9KpEuhgSKIskJB9Oibgpm7hNOp4ocmvT7+Ve9R1qP9TDxbtezpV&#10;q9JcsOqYZvpqj/vNwfDPaxK1UQG3fyN6B858dwuVMp0G+d8Qohch9z0WKDJ0Ie6o+XwfwYs3DkV0&#10;UkHXkm1uwf7BzkvZeM87LFD8IPDs9FLRi7JwZXglfGrGWDkccE//R7RxuSB+UXbjfGEMoJzKLxhR&#10;29v5yTz39JMEzb2wmEx/AXLE/EZNjIkZAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQC89tm8vQQA&#10;AL0EAAAUAAAAZHJzL21lZGlhL2ltYWdlMy5wbmeJUE5HDQoaCgAAAA1JSERSAAAAJQAAACUIAwAA&#10;APJA0DEAAAIxUExURf////7+//3+//v8//r8//j7/vf6//b6/vb5//X4/vT4/vP3/vL3/vH2/vD1&#10;/u3z/urx/unx/ujw/ebv/uXu/uTu/ePt/eHs/eDr/d/q/d7q/d7p/d3p/dzp/dzo/dvo/dvn/dnn&#10;/djm/Nfl/NTj/NPi/NDh/M/g/M7g/Mze/Mrd/Mnc/Mjc/Mjb/Mfc+8TZ/MTZ+8PZ+8PY+8HX/MHX&#10;+7/W+7zT+7vT+7nS+7bQ+7bQ+rLN+rHN+7HN+rDM+q/L+q7L+q3K+qzK+qrI+qnI+qnH+qjH+qfH&#10;+qfG+qbG+qbF+qPE+qLD+aDC+Z/B+Z7A+Z3A+Z2/+Zy/+Zq++Zq9+Zm9+Zi8+Za7+ZO5+JK5+JG4&#10;+JC3+I+3+Yy0+Iq0+Iqz+Iiy+Iey+ISw+IOv94Ct+H6s93yq+Huq93qp93mp93io93en93an93Wm&#10;93Kk92+i92yg9mme9mac9mWb9mGa9WGZ9mCY9mCY9V6X9lyW9VqU9lqU9VaS9VCO9U+N9EyL9UyL&#10;9EuL9UuL9EqL9EqK9UmJ9EiJ9EeJ9EeI9EaH9EWH9ESG9EOF9EKG90KF9EGF9EGE9ECE9ECD9D+E&#10;9D+D9D6D9D6C9D2D9j2C9D2C8z2B9DyC9DyB9DyB8zuB9TuB9DuB8zuA9DuA8zqA9DqA8zp/8zmA&#10;9DmA8zl/9Dl/8zh/9Dh/8zh+9Dh+8zd+8zZ+9DZ+8zZ99DZ98zV99DV98zV88zR89DR88zN88zN7&#10;8zJ784VZqe4AAAABYktHRACIBR1IAAAACXBIWXMAAA7EAAAOxAGVKw4bAAACJUlEQVQ4jYXU+VdS&#10;QRQH8K/Yatlepq202WZR0b4vtmf7nmk7StCiVrTZagY5b8bgSUUGPSoH6AW099c1xDkJOA/uT3Pe&#10;+5y5d+bcuQAw0faSEoPwtlhMgqD4mEc1MimmOsrKYKpNevMgQuj35mYsCLK8SEQiAVuoECJdXfAU&#10;RKSjA4any1LZH9hH3huaIleq+/jGzf9jq0uVKc1jQUbsUqlEvbu7OMOYqy7qkowx12jAtPLSjiEp&#10;NOPBsupPfRRNXB4hfq7TY/GmccCqdn/FHF9uRqo5h6W2sIssP+wmnP1DpszNVbRzd7oapyauwzMV&#10;G3SZarddsNnr+qNO7EX9S7GCK30VISHO9eBMzFJVQgNW7E1K9kpHTy1wmOo/7w8vdYUMFWMH+2Fy&#10;TU35hJsBRsZXyhVhEad1LDC4KUkoW7LeL1eivOjjSZjNRWfSp8+p5O7T4SMVGNCQUFL5iYEK8FeP&#10;VgMD63lG3+VW/7pl//Rp88yDYKrnRoq9P1qMnbfcL25UovTOG7mi3rUY6ogHKONti1D9QZGq0FXg&#10;1K9/y69OzPdSqYofAa59Sa2U32dg8ctV9Dywxh3n/LN+ZVTRubC8LuYWXV++/cTJA9Yi7OtFOWdU&#10;27aMTHfZmEOsM0tlvlpv+J5j28KqTQ1PYpnDQ6iHWcNE1XjwbbgnewoJdTpKCkV3N8xuXwFEIxHx&#10;gsNavglGA98aG8WBll9vNUbKs9t7Skr+Akw6lyCn0iKTAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAA&#10;IQAqIMwC5QMAAOUDAAAVAAAAZHJzL21lZGlhL2ltYWdlNC5qcGVn/9j/4AAQSkZJRgABAQEAYABg&#10;AAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQERMU&#10;FRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAAXABcDASIAAhEBAxEB/8QAHwAAAQUBAQEB&#10;AQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1Fh&#10;ByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZ&#10;WmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXG&#10;x8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAEC&#10;AwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHB&#10;CSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0&#10;dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX&#10;2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwBvhPwP9huGvIrhr68kQoNY8lobayRu&#10;G+zB8NI5HG89K9j+F37UPw7+Ci3FhP5l1evtt3aH7kMacBAcHJ7t05/3a3P20fC2n/Cj4PxnQLeS&#10;K6updk19JIXm2jaMbyePvdsV8Yf8Kv8ADUzTGL4iaSsaJvX7RHIDg9vlyS3qBn+LG75d3h5Bw5HC&#10;N4ivLmk9LpWSXZI+FxNaeUTVOlFNvd7JJvZJu7btq2z9avhv8VPDvxX0Ear4cvlvI1A3x/xpnpnG&#10;ffpRX5+/sYatc+BvjYui6TrUGuafdafJPNLabvKRwD8vP/Ac8f3aK+kqYflk1c+mwGM+uUVVcbPZ&#10;2Pv34w/CvTPi/wCBL3w7qY2JMB5U2MmN+x6g/Wvzd8W/sNfEHQNf+xWYsby2kb91NJdBCR24/wD1&#10;UUVphqs43syMfl1DGKLqrW9ro+uf2S/2Tl+C8EutazLFd67dJtwhykYxz6+p6ev5FFFcVWrPnep3&#10;YbDUqVJQgtD/2VBLAwQUAAYACAAAACEA1l43Kt4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QWvCQBSE74X+h+UVequbaDUSsxGRticpVAvF25p9JsHs25Bdk/jv+zy1x2GGmW+y9Wgb0WPna0cK&#10;4kkEAqlwpqZSwffh/WUJwgdNRjeOUMENPazzx4dMp8YN9IX9PpSCS8inWkEVQptK6YsKrfYT1yKx&#10;d3ad1YFlV0rT6YHLbSOnUbSQVtfEC5VucVthcdlfrYKPQQ+bWfzW7y7n7e14mH/+7GJU6vlp3KxA&#10;BBzDXxju+IwOOTOd3JWMFw3rKEk4qiDhS3d/OV+AOCmYvs5A5pn8fyD/BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAohHr2NcAAACuAgAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8ksFqwzAMhu+D&#10;vYPRfXGSljJGnV7GoNfRPYCwFcdbLBvbLevbz2yXFkp3y1ES+v4PpO3u28/iRCm7wAq6pgVBrINx&#10;bBV8HN6enkHkgmxwDkwKzpRhNzw+bN9pxlKX8uRiFpXCWcFUSnyRMuuJPOYmROI6GUPyWGqZrIyo&#10;v9CS7Nt2I9MlA4YrptgbBWlvViAO51iT/2eHcXSaXoM+euJyI0I6X7MrEJOlosCTcfjXXDWRLcjb&#10;Dv0yDv09h24Zh+6ew3oZh3XzGen3GPLqy4YfAAAA//8DAFBLAQItABQABgAIAAAAIQDQ4HPPFAEA&#10;AEcCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AH5c3DzsAgAAOw0AAA4AAAAAAAAAAAAAAAAARAIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAA&#10;AAAhAJRcHiRMBQAATAUAABQAAAAAAAAAAAAAAAAAXAUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsB&#10;Ai0ACgAAAAAAAAAhALEuhdk8BAAAPAQAABQAAAAAAAAAAAAAAAAA2goAAGRycy9tZWRpYS9pbWFn&#10;ZTIucG5nUEsBAi0ACgAAAAAAAAAhALz22by9BAAAvQQAABQAAAAAAAAAAAAAAAAASA8AAGRycy9t&#10;ZWRpYS9pbWFnZTMucG5nUEsBAi0ACgAAAAAAAAAhACogzALlAwAA5QMAABUAAAAAAAAAAAAAAAAA&#10;NxQAAGRycy9tZWRpYS9pbWFnZTQuanBlZ1BLAQItABQABgAIAAAAIQDWXjcq3gAAAAgBAAAPAAAA&#10;AAAAAAAAAAAAAE8YAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAohHr2NcAAACuAgAA&#10;GQAAAAAAAAAAAAAAAABaGQAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAACQAJAEMC&#10;AABoGgAAAAA=&#10;">
                 <v:shape id="docshape13" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:1077;top:69;width:173;height:173;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDDFZVazAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvhf4HsYXeGskpMa0TJYRA6OOURw/JbbHWlltrZSw1cfLrq0Khx2FmvmFmi8G14kR9aDxryEYK&#10;BHHpTcO1ho/9+uEJRIjIBlvPpOFCARbz25sZFsafeUunXaxFgnAoUIONsSukDKUlh2HkO+LkVb53&#10;GJPsa2l6PCe4a+VYqVw6bDgtWOxoZan82n07DdXx0b6XzdtVVS+H/fHTbTK13Gh9fzcspyAiDfE/&#10;/Nd+NRomuXqeZPk4g99L6Q7I+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwxWVWswA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
-                  <v:imagedata r:id="rId22" o:title=""/>
+                  <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
                 <v:shape id="docshape14" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:1496;top:69;width:173;height:173;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDbAcnWygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPsPkSdxY2kqoKwsm6YhJLjB4MDRarym0DhVErqyX0+QkHa033ufn1ebyfVipBA7zxrUogBB&#10;3HjTcavh/e3x6g5ETMgGe8+k4YcibNazixXWxh/5lcZ9akWGcKxRg01pqKWMjSWHceEH4qwdfHCY&#10;8hhaaQIeM9z1siyKW+mw43zB4kA7S83X/ttlyjUpPvnqYXSHl4/muQuf9lRpfTmftvcgEk3pbP5P&#10;P5lcv6yWy1KpGwV/P+UFyPUvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANsBydbKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
-                  <v:imagedata r:id="rId23" o:title=""/>
+                  <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
                 <v:shape id="docshape15" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:1286;top:69;width:173;height:173;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqDcFsyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXgputGkYtOsIoFSexKtHrwN2ckDs7Mhu2raX+8WCj3O955sNZhWXKl3jWUF00kEgriw&#10;uuFKweHrfbwA4TyyxtYyKfgmB6vl40OGqbY33tF17ysRQtilqKD2vkuldEVNBt3EdsSBK21v0Iez&#10;r6Tu8RbCTStnUTSXBhsODTV2lNdUnPcXo2A+NPZcbnP5+fz6kxt35NPFfyg1ehrWbyA8Df5f/Ofe&#10;6DA/Tl6SOI4WCfz+FACQyzsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKg3BbMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
-                  <v:imagedata r:id="rId24" o:title=""/>
+                  <v:imagedata r:id="rId15" o:title=""/>
                 </v:shape>
                 <v:shape id="docshape16" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:1706;top:69;width:150;height:150;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQN5TaxQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE3YZmhiHdJ1RxCnsOhXcbo/m2Rabl9JErf/9chA8fny/58veNeJKXag9G5iMFQjiwtua&#10;SwOH/XaUgQgR2WLjmQzcKcByMXiZY279jX/ououlSCEccjRQxdjmUoaiIodh7FvixJ185zAm2JXS&#10;dnhL4a6RWqmZdFhzaqiwpXVFxXl3cQbU4ajuv9v3mW6+/to3xXqTXbQxr8N+9QkiUh+f4of72xrI&#10;plrpj4lOm9OldAfk4h8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBQN5TaxQAAAOIAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                  <v:imagedata r:id="rId25" o:title=""/>
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15731712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CEA86CC" wp14:editId="6CF13C1C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1231265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>44450</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="227965" cy="109855"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1582,51 +1530,51 @@
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="5C949CE0" id="docshapegroup17" o:spid="_x0000_s1026" style="position:absolute;margin-left:96.95pt;margin-top:3.5pt;width:17.95pt;height:8.65pt;z-index:15731712;mso-position-horizontal-relative:page" coordorigin="1939,70" coordsize="359,173" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBFsR49qwIAAAAIAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdlu2zAQfC/QfyD4&#10;nsiS7DgSbAdF0wQFegQ9PoCmKImIeGBJW87fd0nJjnMAKYICRftgYcnVrmdmR+TiYqc6shXgpNFL&#10;mp5OKBGam0rqZkl//rg6OafEeaYr1hktlvROOHqxevtm0dtSZKY1XSWAYBPtyt4uaeu9LZPE8VYo&#10;5k6NFRqTtQHFPC6hSSpgPXZXXZJNJmdJb6CyYLhwDncvhyRdxf51Lbj/WtdOeNItKWLz8QnxuQ7P&#10;ZLVgZQPMtpKPMNgrUCgmNf7podUl84xsQD5ppSQH40ztT7lRialryUXkgGzSySM212A2NnJpyr6x&#10;B5lQ2kc6vbot/7K9Bvvd3sCAHsNPht861CXpbVMe58O6GV4m6/6zqXCebONNJL6rQYUWSInsor53&#10;B33FzhOOm1k2L85mlHBMpZPifDYb9OctDilUpUVeUILZ+TgZ3n4Ya/MZZmLhPA9VCSuHv4wwR1ir&#10;hZW8xN8oFUZPpHrZUljlNyDo2ET9Vg/F4HZjT3Cqlnm5lp30d9GhqE4Apbc3kgeVwwJVvQEiK5Qk&#10;T6fzeT7NKdFMoaCV4a5lVqTngeX+5aGUBWpxPESb9y3TjXjnLHoclcP6/RaA6VvBKhe2g1QPu8Tl&#10;AzjrTtor2XVhfiEeieNn8shmz2g3WPjS8I0S2g/fJIgONTDatdI6SqAUai2QLHysECfH88AjUwtS&#10;+8EADvg3pIFYWek8CM/bENaIadzHcR8SkcA95sDOoYFf9OTBXUV0ECv3vkzzACuYEoNjb6Hg4Py1&#10;MIqEABkgymh3tv3kAl7EtX8lINYm6LjXPKAa5UeQ/54502I+TbN8WkyfuLP4L92Z/UV3ZmmGRyOa&#10;8Cxqe+ROPPCePfnurfdH3BkPUrxmoqnHKzHcY8drjI8v7tUvAAAA//8DAFBLAwQKAAAAAAAAACEA&#10;i08ftgAEAAAABAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAABwA&#10;AAAcCAMAAABF0y+mAAAB2lBMVEX//////v7+/v7+/f3+/Pz9/Pz9+/v9+vr8+vr8+fn8+Pj79/f7&#10;9vb79PT69PT58vL58fH58PD47u737e336+v26en15+f05eX05OTz4uLw3Nzw29vv2dnu19fu1tbu&#10;1dXs0tLs0dHs0NDrz8/rzs7rzc3qzMzqysrpy8vpycnoycnox8fnxsbnxMTkvLzju7viuLjhtrbh&#10;tbXgsrLfsbHfsLDerq7crKzbqKjbp6fap6fapaXZoqLXn5/XnZ3TlpbTlZXTk5PRj4/RjY3PiorP&#10;h4fOiIjNg4PMgYHLgYHKf3/Kfn7KfX3JenrIeXnFc3PFcHDEb2/EbW3DbW3Da2vBaGjBZ2fBZma/&#10;Y2O/YmK+Xl69XFy7Vla6Vla6VVW5UVG2TU21Skq0SEizRkayQkKxPz+uOjquODitNjatNTWsMzOs&#10;MjKsMTGrMTGrMDCrLi6qMjKqLi6qLCypLi6pKyupKSmoJyenJSWmKCilIyOkHh6kHR2jGxuiHh6i&#10;HByiGhqhGRmhFRWeExOdDQ2dDAycDAycCgqbCQmbBQWaCAiaBgaaBQWaAwOZCQmZBgaZAgKZAQGZ&#10;AACYBQWYAwOYAACXAwOXAQGXAACWAACVAACUAACTAACSAACRAADA9uBWAAAAAWJLR0QAiAUdSAAA&#10;AAlwSFlzAAAOxAAADsQBlSsOGwAAAb9JREFUKJFtkudbFDEQxleQegecoCKKtFPkAAUUVJQO0hRB&#10;wF6oCndSLNiQIqBYwINAIMlk/V+d3dzehnt4P+yTd37PbGYmYxzJC5RoOptpaEqc5Nuavn8ZbTzl&#10;wpCgujjIb93HHBjkxBW1Ply+uRALGQBjAiwLq5cOQArLD6+XB6puzwgMiNXzGmS7vdnqV576ZcDc&#10;2YwoZL9vuA3kvheEyM4o5A16e2eWOGErJyMQXtjBwub2ykTrUIep0KQgDZdiJL7nr5RizBpB8pQg&#10;MKwgDx7FSKvJ8AJzPAXPXZKwrz4bygfoffN22VRcRlPNKF0/reAd9Oc27fEQswtN2Salv/w2NHvQ&#10;528oKNvQXNxCWKQyn6JPfQ32NLaK0dRyytZyVEGfvBio2gF8lH/3rF4GJOEfPaoVftWKXJneoIud&#10;SXjKWmBEPokMQYSsVCPVX3rCnsZdwKqvOeODQX18NWFKxFy6A6no90ZZ7Q+8CW66T0Zholrhgkf7&#10;OCnzWZy+CYK9e9xxq+/lT8B+Zeh4zA5xQAlEVL7KOWTB1A17932RBXsruSYB8s9IhVNawvPPH1zN&#10;BYdairSmPOlprryGrv8qtfefQIzQGgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAyBVNFDkEAAA5&#10;BAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAAACUAAAAlCAMAAADy&#10;QNAxAAABrVBMVEX////+/v79/f38/Pz7+/v6+vr4+Pj39/f29vb19fXz8/Py8vLw8PDv7+/u7u7t&#10;7e3s7Ozr6+vq6urp6enn5+fi4uLf39/e3t7d3d3c3Nzb29vZ2dnU1NTT09PR0dHPz8/Nzc3MzMzK&#10;ysrJycnIyMjFxcXDw8PCwsLBwcG8vLy6urq5ubm4uLi1tbWysrKxsbGvr6+srKypqamnp6empqal&#10;paWkpKSjo6OgoKCfn5+enp6dnZ2cnJyampqZmZmYmJiXl5eWlpaVlZWTk5OQkJCPj4+KioqJiYmI&#10;iIiHh4eEhISDg4OCgoKAgIB+fn58fHx7e3t5eXl4eHh3d3d2dnZycnJvb29paWlnZ2dmZmZlZWVk&#10;ZGRjY2NiYmJgYGBfX19eXl5dXV1cXFxaWlpZWVlYWFhVVVVUVFRTU1NSUlJQUFBPT09OTk5MTExL&#10;S0tISEhHR0dGRkZFRUVERERCQkJBQUFAQEA/Pz8+Pj49PT08PDw7Ozs6Ojo5OTk4ODg3Nzc2NjY1&#10;NTU0NDQzMzMyMjIxMTEwMDAvLy8uLi4tLS0rKysoKCgnJycmJiYcHBykDMmEAAAAAWJLR0QAiAUd&#10;SAAAAAlwSFlzAAAOxAAADsQBlSsOGwAAAiVJREFUOI19k+lb00AQxpeCeNCiiPeFoCIqooB41Gop&#10;giAFbwXxgIp3jbYlSZsmu5u0uari3+wmu61Nm+T9ktl5fs/Mm5ldAJoU3dsbixLFukCI5vLZLx+I&#10;vt0Koy7VdFUiQp96Qqhdn3WZJxKU0bBicculePgijBo3KSVuHQ+GImuM4vFMMHUKYUZJIf5nawgJ&#10;LiXAQP9dm1WVK9Bi6GEQNYBUZXRDcqlitjeAmrf1TMcMZi3H/KH+XMW6AY4VRBdTVnb4Utdtbasf&#10;gEeQFpPO+npfN2zH8vky/U206EcNaWp1mHx3vi9T/9wBHyptVz92O8FNxOY/1Q715TQ76UYHfxZd&#10;Sn7T7n/CwniAho9pMaHU5j/y2tBpQwCGJeZ/qZUii7bjLO7eCPI/T4bVVz9MQrbMa14o9kPTvqem&#10;U6lkIpG4vcDTlvJbr/8xE0FkmqalQyLa0PF/phnqWDGhZui6blRkR0qR9/F/WsWYe5chWl9ztJql&#10;mJg/3EQt2hgNgk6iiCtwBVJn+M5/aF9O0zOeVx/9WnKp8ubuRm7cQrWE96dn2fyVC/VM5JWplg55&#10;qZMivYzoaT1D5m4990Kgc5W93/wRlrlfQ9pICwWSKrs/d+m5h6uohT2t1FX6Soh/egemDITLJ1qp&#10;JbZLQZ4kp5EHZQyhxt27eLRB7B+6/KzEtsSLQjoNfv+xyf7MX9t/Xzao+Lbp7pMKGQZYruvJRIM6&#10;t7zg1T+1xO4jlAB7RwAAAABJRU5ErkJgglBLAwQUAAYACAAAACEA1o4jeN4AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFHnwSshTlVVwKmqRIuEuLnxNokar6PYTdJ/z3KC&#10;245mNDtfsZxtJ0YcfOtIQbyIQCBVzrRUK/jcv909g/BBk9GdI1RwQQ/L8vqq0LlxE33guAu14BLy&#10;uVbQhNDnUvqqQav9wvVI7B3dYHVgOdTSDHrictvJJIoepdUt8YdG97husDrtzlbB+6SnVRq/jpvT&#10;cX353j9svzYxKnV7M69eQAScw18YfufzdCh508GdyXjRsc7SjKMKnhiJ/STJGOXAx30Ksizkf4Dy&#10;BwAA//8DAFBLAwQUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1s&#10;LnJlbHO8kMGKwjAQhu8L+w5h7tu0PSyymPYigldxH2BIpmmwmYQkir69gWVBQfDmcWb4v/9j1uPF&#10;L+JMKbvACrqmBUGsg3FsFfwetl8rELkgG1wCk4IrZRiHz4/1nhYsNZRnF7OoFM4K5lLij5RZz+Qx&#10;NyES18sUksdSx2RlRH1ES7Jv22+Z7hkwPDDFzihIO9ODOFxjbX7NDtPkNG2CPnni8qRCOl+7KxCT&#10;paLAk3H4t+ybyBbkc4fuPQ7dv4N8eO5wAwAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMC&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEWx&#10;Hj2rAgAAAAgAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAh&#10;AItPH7YABAAAAAQAABQAAAAAAAAAAAAAAAAAEQUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0A&#10;CgAAAAAAAAAhAMgVTRQ5BAAAOQQAABQAAAAAAAAAAAAAAAAAQwkAAGRycy9tZWRpYS9pbWFnZTIu&#10;cG5nUEsBAi0AFAAGAAgAAAAhANaOI3jeAAAACAEAAA8AAAAAAAAAAAAAAAAArg0AAGRycy9kb3du&#10;cmV2LnhtbFBLAQItABQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAAAAAAAAAAAAAALkOAABkcnMv&#10;X3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAALUPAAAAAA==&#10;">
+              <v:group w14:anchorId="6B90776B" id="docshapegroup17" o:spid="_x0000_s1026" style="position:absolute;margin-left:96.95pt;margin-top:3.5pt;width:17.95pt;height:8.65pt;z-index:15731712;mso-position-horizontal-relative:page" coordorigin="1939,70" coordsize="359,173" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBFsR49qwIAAAAIAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdlu2zAQfC/QfyD4&#10;nsiS7DgSbAdF0wQFegQ9PoCmKImIeGBJW87fd0nJjnMAKYICRftgYcnVrmdmR+TiYqc6shXgpNFL&#10;mp5OKBGam0rqZkl//rg6OafEeaYr1hktlvROOHqxevtm0dtSZKY1XSWAYBPtyt4uaeu9LZPE8VYo&#10;5k6NFRqTtQHFPC6hSSpgPXZXXZJNJmdJb6CyYLhwDncvhyRdxf51Lbj/WtdOeNItKWLz8QnxuQ7P&#10;ZLVgZQPMtpKPMNgrUCgmNf7podUl84xsQD5ppSQH40ztT7lRialryUXkgGzSySM212A2NnJpyr6x&#10;B5lQ2kc6vbot/7K9Bvvd3sCAHsNPht861CXpbVMe58O6GV4m6/6zqXCebONNJL6rQYUWSInsor53&#10;B33FzhOOm1k2L85mlHBMpZPifDYb9OctDilUpUVeUILZ+TgZ3n4Ya/MZZmLhPA9VCSuHv4wwR1ir&#10;hZW8xN8oFUZPpHrZUljlNyDo2ET9Vg/F4HZjT3Cqlnm5lp30d9GhqE4Apbc3kgeVwwJVvQEiK5Qk&#10;T6fzeT7NKdFMoaCV4a5lVqTngeX+5aGUBWpxPESb9y3TjXjnLHoclcP6/RaA6VvBKhe2g1QPu8Tl&#10;AzjrTtor2XVhfiEeieNn8shmz2g3WPjS8I0S2g/fJIgONTDatdI6SqAUai2QLHysECfH88AjUwtS&#10;+8EADvg3pIFYWek8CM/bENaIadzHcR8SkcA95sDOoYFf9OTBXUV0ECv3vkzzACuYEoNjb6Hg4Py1&#10;MIqEABkgymh3tv3kAl7EtX8lINYm6LjXPKAa5UeQ/54502I+TbN8WkyfuLP4L92Z/UV3ZmmGRyOa&#10;8Cxqe+ROPPCePfnurfdH3BkPUrxmoqnHKzHcY8drjI8v7tUvAAAA//8DAFBLAwQKAAAAAAAAACEA&#10;i08ftgAEAAAABAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAABwA&#10;AAAcCAMAAABF0y+mAAAB2lBMVEX//////v7+/v7+/f3+/Pz9/Pz9+/v9+vr8+vr8+fn8+Pj79/f7&#10;9vb79PT69PT58vL58fH58PD47u737e336+v26en15+f05eX05OTz4uLw3Nzw29vv2dnu19fu1tbu&#10;1dXs0tLs0dHs0NDrz8/rzs7rzc3qzMzqysrpy8vpycnoycnox8fnxsbnxMTkvLzju7viuLjhtrbh&#10;tbXgsrLfsbHfsLDerq7crKzbqKjbp6fap6fapaXZoqLXn5/XnZ3TlpbTlZXTk5PRj4/RjY3PiorP&#10;h4fOiIjNg4PMgYHLgYHKf3/Kfn7KfX3JenrIeXnFc3PFcHDEb2/EbW3DbW3Da2vBaGjBZ2fBZma/&#10;Y2O/YmK+Xl69XFy7Vla6Vla6VVW5UVG2TU21Skq0SEizRkayQkKxPz+uOjquODitNjatNTWsMzOs&#10;MjKsMTGrMTGrMDCrLi6qMjKqLi6qLCypLi6pKyupKSmoJyenJSWmKCilIyOkHh6kHR2jGxuiHh6i&#10;HByiGhqhGRmhFRWeExOdDQ2dDAycDAycCgqbCQmbBQWaCAiaBgaaBQWaAwOZCQmZBgaZAgKZAQGZ&#10;AACYBQWYAwOYAACXAwOXAQGXAACWAACVAACUAACTAACSAACRAADA9uBWAAAAAWJLR0QAiAUdSAAA&#10;AAlwSFlzAAAOxAAADsQBlSsOGwAAAb9JREFUKJFtkudbFDEQxleQegecoCKKtFPkAAUUVJQO0hRB&#10;wF6oCndSLNiQIqBYwINAIMlk/V+d3dzehnt4P+yTd37PbGYmYxzJC5RoOptpaEqc5Nuavn8ZbTzl&#10;wpCgujjIb93HHBjkxBW1Ply+uRALGQBjAiwLq5cOQArLD6+XB6puzwgMiNXzGmS7vdnqV576ZcDc&#10;2YwoZL9vuA3kvheEyM4o5A16e2eWOGErJyMQXtjBwub2ykTrUIep0KQgDZdiJL7nr5RizBpB8pQg&#10;MKwgDx7FSKvJ8AJzPAXPXZKwrz4bygfoffN22VRcRlPNKF0/reAd9Oc27fEQswtN2Salv/w2NHvQ&#10;528oKNvQXNxCWKQyn6JPfQ32NLaK0dRyytZyVEGfvBio2gF8lH/3rF4GJOEfPaoVftWKXJneoIud&#10;SXjKWmBEPokMQYSsVCPVX3rCnsZdwKqvOeODQX18NWFKxFy6A6no90ZZ7Q+8CW66T0Zholrhgkf7&#10;OCnzWZy+CYK9e9xxq+/lT8B+Zeh4zA5xQAlEVL7KOWTB1A17932RBXsruSYB8s9IhVNawvPPH1zN&#10;BYdairSmPOlprryGrv8qtfefQIzQGgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAyBVNFDkEAAA5&#10;BAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAAACUAAAAlCAMAAADy&#10;QNAxAAABrVBMVEX////+/v79/f38/Pz7+/v6+vr4+Pj39/f29vb19fXz8/Py8vLw8PDv7+/u7u7t&#10;7e3s7Ozr6+vq6urp6enn5+fi4uLf39/e3t7d3d3c3Nzb29vZ2dnU1NTT09PR0dHPz8/Nzc3MzMzK&#10;ysrJycnIyMjFxcXDw8PCwsLBwcG8vLy6urq5ubm4uLi1tbWysrKxsbGvr6+srKypqamnp6empqal&#10;paWkpKSjo6OgoKCfn5+enp6dnZ2cnJyampqZmZmYmJiXl5eWlpaVlZWTk5OQkJCPj4+KioqJiYmI&#10;iIiHh4eEhISDg4OCgoKAgIB+fn58fHx7e3t5eXl4eHh3d3d2dnZycnJvb29paWlnZ2dmZmZlZWVk&#10;ZGRjY2NiYmJgYGBfX19eXl5dXV1cXFxaWlpZWVlYWFhVVVVUVFRTU1NSUlJQUFBPT09OTk5MTExL&#10;S0tISEhHR0dGRkZFRUVERERCQkJBQUFAQEA/Pz8+Pj49PT08PDw7Ozs6Ojo5OTk4ODg3Nzc2NjY1&#10;NTU0NDQzMzMyMjIxMTEwMDAvLy8uLi4tLS0rKysoKCgnJycmJiYcHBykDMmEAAAAAWJLR0QAiAUd&#10;SAAAAAlwSFlzAAAOxAAADsQBlSsOGwAAAiVJREFUOI19k+lb00AQxpeCeNCiiPeFoCIqooB41Gop&#10;giAFbwXxgIp3jbYlSZsmu5u0uari3+wmu61Nm+T9ktl5fs/Mm5ldAJoU3dsbixLFukCI5vLZLx+I&#10;vt0Koy7VdFUiQp96Qqhdn3WZJxKU0bBicculePgijBo3KSVuHQ+GImuM4vFMMHUKYUZJIf5nawgJ&#10;LiXAQP9dm1WVK9Bi6GEQNYBUZXRDcqlitjeAmrf1TMcMZi3H/KH+XMW6AY4VRBdTVnb4Utdtbasf&#10;gEeQFpPO+npfN2zH8vky/U206EcNaWp1mHx3vi9T/9wBHyptVz92O8FNxOY/1Q715TQ76UYHfxZd&#10;Sn7T7n/CwniAho9pMaHU5j/y2tBpQwCGJeZ/qZUii7bjLO7eCPI/T4bVVz9MQrbMa14o9kPTvqem&#10;U6lkIpG4vcDTlvJbr/8xE0FkmqalQyLa0PF/phnqWDGhZui6blRkR0qR9/F/WsWYe5chWl9ztJql&#10;mJg/3EQt2hgNgk6iiCtwBVJn+M5/aF9O0zOeVx/9WnKp8ubuRm7cQrWE96dn2fyVC/VM5JWplg55&#10;qZMivYzoaT1D5m4990Kgc5W93/wRlrlfQ9pICwWSKrs/d+m5h6uohT2t1FX6Soh/egemDITLJ1qp&#10;JbZLQZ4kp5EHZQyhxt27eLRB7B+6/KzEtsSLQjoNfv+xyf7MX9t/Xzao+Lbp7pMKGQZYruvJRIM6&#10;t7zg1T+1xO4jlAB7RwAAAABJRU5ErkJgglBLAwQUAAYACAAAACEA1o4jeN4AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFHnwSshTlVVwKmqRIuEuLnxNokar6PYTdJ/z3KC&#10;245mNDtfsZxtJ0YcfOtIQbyIQCBVzrRUK/jcv909g/BBk9GdI1RwQQ/L8vqq0LlxE33guAu14BLy&#10;uVbQhNDnUvqqQav9wvVI7B3dYHVgOdTSDHrictvJJIoepdUt8YdG97husDrtzlbB+6SnVRq/jpvT&#10;cX353j9svzYxKnV7M69eQAScw18YfufzdCh508GdyXjRsc7SjKMKnhiJ/STJGOXAx30Ksizkf4Dy&#10;BwAA//8DAFBLAwQUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1s&#10;LnJlbHO8kMGKwjAQhu8L+w5h7tu0PSyymPYigldxH2BIpmmwmYQkir69gWVBQfDmcWb4v/9j1uPF&#10;L+JMKbvACrqmBUGsg3FsFfwetl8rELkgG1wCk4IrZRiHz4/1nhYsNZRnF7OoFM4K5lLij5RZz+Qx&#10;NyES18sUksdSx2RlRH1ES7Jv22+Z7hkwPDDFzihIO9ODOFxjbX7NDtPkNG2CPnni8qRCOl+7KxCT&#10;paLAk3H4t+ybyBbkc4fuPQ7dv4N8eO5wAwAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMC&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEWx&#10;Hj2rAgAAAAgAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAh&#10;AItPH7YABAAAAAQAABQAAAAAAAAAAAAAAAAAEQUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0A&#10;CgAAAAAAAAAhAMgVTRQ5BAAAOQQAABQAAAAAAAAAAAAAAAAAQwkAAGRycy9tZWRpYS9pbWFnZTIu&#10;cG5nUEsBAi0AFAAGAAgAAAAhANaOI3jeAAAACAEAAA8AAAAAAAAAAAAAAAAArg0AAGRycy9kb3du&#10;cmV2LnhtbFBLAQItABQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAAAAAAAAAAAAAALkOAABkcnMv&#10;X3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAALUPAAAAAA==&#10;">
                 <v:shape id="docshape18" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:1939;top:93;width:131;height:131;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfswrkzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U1MUEldpQiFoqBtqoK3R/Y1Cc2+jdk1pv++Wyj0OMzMN8xiNZhG9NS52rKCeByB&#10;IC6srrlUcPh4eZyDcB5ZY2OZFHyTg9Xy/m6BmbY3fqc+96UIEHYZKqi8bzMpXVGRQTe2LXHwPm1n&#10;0AfZlVJ3eAtw08hJFE2lwZrDQoUtrSsqvvKrUZCuj+edja8nn79d+v2mnh63+4tSo4fh+QmEp8H/&#10;h//ar1rBJInT2SxJE/i9FO6AXP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA37MK5MwA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                   <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
                 <v:shape id="docshape19" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:2125;top:69;width:173;height:173;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCVthxLyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X+h/CCL0UzWoXH6tRbKlU9OQD9DhsZh91M1k2Udd/3xQKPc73ntmiNZW4UeNKywr6vQgEcWp1&#10;ybmC42HVHYNwHlljZZkUPMjBYv78NMNE2zvv6Lb3uQgh7BJUUHhfJ1K6tCCDrmdr4sBltjHow9nk&#10;Ujd4D+GmkoMoGkqDJYeGAmv6KCi97K9GwfX19O5kmZ1XG/1lvj+Zt4/spNRLp11OQXhq/b/4z73W&#10;Yf5kFPcHb/Ekht+fAgBy/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCVthxLyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>(Se vinculan los iconos correspondientes. Sólo los identificadores que el</w:t>
       </w:r>
       <w:r w:rsidR="00633846" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>/la</w:t>
@@ -2020,51 +1968,51 @@
                                 <w:spacing w:val="28"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00EA1CE8" w:rsidRPr="007C3908">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                                 <w:color w:val="A6A6A6"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>11, justificado, interlineado sencillo)</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007C3908">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                                 <w:color w:val="231F20"/>
                                 <w:spacing w:val="-11"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId26" w:history="1">
+                            <w:hyperlink r:id="rId22" w:history="1">
                               <w:r w:rsidR="00EA1CE8" w:rsidRPr="007C3908">
                                 <w:rPr>
                                   <w:rStyle w:val="Hipervnculo"/>
                                   <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                                 <w:t>https://www.doi.org/10.4185/RLCS-año-ID</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidR="00EA1CE8" w:rsidRPr="007C3908">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00EA1CE8" w:rsidRPr="007C3908">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                                 <w:color w:val="A6A6A6"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
@@ -2389,51 +2337,51 @@
                           <w:spacing w:val="28"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00EA1CE8" w:rsidRPr="007C3908">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                           <w:color w:val="A6A6A6"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>11, justificado, interlineado sencillo)</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007C3908">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                           <w:color w:val="231F20"/>
                           <w:spacing w:val="-11"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId27" w:history="1">
+                      <w:hyperlink r:id="rId23" w:history="1">
                         <w:r w:rsidR="00EA1CE8" w:rsidRPr="007C3908">
                           <w:rPr>
                             <w:rStyle w:val="Hipervnculo"/>
                             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                           <w:t>https://www.doi.org/10.4185/RLCS-año-ID</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="00EA1CE8" w:rsidRPr="007C3908">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00EA1CE8" w:rsidRPr="007C3908">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                           <w:color w:val="A6A6A6"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
@@ -7318,51 +7266,51 @@
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="4AF8240C" id="Group 137" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.3pt;margin-top:15.85pt;width:198.45pt;height:3pt;z-index:-251652608;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:margin" coordorigin="1077,383" coordsize="3969,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0uykcdwwAAOgIAQAOAAAAZHJzL2Uyb0RvYy54bWzsnctuW8kRhvcB8g4E97H6fiEsz8Iee+Mk&#10;BmbmAY5JiiRC8RAkbdlvn78ONR52axFggvlX5YUgmSJ1eD7Wpf+urnr907fH/ezr+nTejYf7uX1l&#10;5rP1YTmudofN/fy3X9//o8xn58twWA378bC+n39fn+c/vfn7314/HRdrN27H/Wp9muFFDufF0/F+&#10;vr1cjou7u/Nyu34czq/G4/qABx/G0+NwwY+nzd3qNDzh1R/3d86YdPc0nlbH07hcn8/433fXB+dv&#10;ptd/eFgvL/9+eDivL7P9/RzXdpm+nqavn+Xr3ZvXw2JzGo7b3fL5MoY/cRWPw+6AP/rjpd4Nl2H2&#10;5bR78VKPu+VpPI8Pl1fL8fFufHjYLdfTe8C7saZ7Nx9O45fj9F42i6fN8cdtwq3t7tOfftnlv75+&#10;OB1/OX46Xa8e334cl/85477cPR03i9vH5efN9Zdnn5/+Oa7Ac/hyGac3/u3h9Cgvgbc0+zbd3+8/&#10;7u/622W2xH+66Iy3cT5b4jFfrHm+/8stIMmzrMl5Ppse9Fc0y+3Pz0/2NdXrM9P0tLthcf2b03U+&#10;X5dwxwfp/Me9Ov9/9+qX7XBcTwjOci8+nWa71f08+exLSR6fqMPwiNvwcXdYzxwuEPdNrgC/+vZw&#10;vafLb4fnezo7jG+3w2Gznl701+9HPNHKM/AObp4iP5wB5H/eY2uKb+/W7zca1yW3uLtRw+J4Ol8+&#10;rMfHmXxzP9/jqid4w9eP54tcyB+/IiwP4/vdfo//Hxb7w+zpfp6ti9MTzuN+t5IH5bHzafP57f40&#10;+zrAyNK7t+/fp+ld4ZHbX5O/+W44b6+/Nz10ZYxP+WE1/ZXtelj9/Pz9Zdjtr9/jqvaH57skN+Z6&#10;iz+Pq++fTr/fPSAnsY82m5hLDh37Im+mATks/kL21ir7588Ej73P8GDBOdz6xu4zmX1Q9nz2JqcU&#10;PeJTg35ydUSzz4qejt6GlJIpsdgOfuTaPXyPxvtrtsTz+dbB7GOIrrf8QIbvFT7f8nMq0eQaUmf5&#10;0/KE5/ZdUvh0+KEY40zNvdd3ZMOvyp7O3odsHBb0kK+adG9ar/Ps3jtlT2dvQ7XRhgK5qWE/yU5E&#10;9hFK2a0WpurOX6/s5QhhT6TJln0kK3u+KHu63efsXbHRdHYfycpeEIVc7V4cLW+VB02vFBf6XC+S&#10;lb0QlD3f7q3L1ubQ5XqRLO2FrOzp7LG+w1ZOxHZeF/DJ0l40UBjU6XOdfow1SMzvlL1IVvaiV/Z0&#10;w4e39dEYi/X17SIvkoW9mJQ9nb1F+Yar0aZO2YtkZS9WhU+HHxBqay2uX+GTlb0k+0ka8LkB3zqT&#10;IOyiCK3z+mRpL2FdqfCnsjfeEr+EgJq9ZOFzbyN+IEt7SdJNNXyy4WeU7SVUb3XaHtb81Kq9bBU+&#10;PeInW2IyEHY7wydrezkoezr76FzBMl8KpRunT9b2coa+pE6f6/QdCuRDTKUXdqGxU51+MQqfbvio&#10;25JTGhWaemP4ZG0Pe8lq+OySzYS6nZJRtduxJ2t7JSl7ut1blEylgi99xCdre0VKxzTicyM+dnFz&#10;rh57uZ3lk8W9KutMhc+FX0OJ1qFQv2NP1vYqasWUPVnbQ7kmdvOiVMnfZnuerO1VqRlVu+fafXL4&#10;Z5Hzdey50h6O7yt7eraHo1nOelRqtWbPVfZwLE/R09HbgH+yj9vbPVfac6ZAV1afz/X5BefwS6jS&#10;LaSJ91xlz1k5J6DsuextNTiY5WPpEn2cj2XKus4Ghc/3+iZgeW+znItrLJ+r7Tk0gVHLZ+u6zkRr&#10;S7Vd9Y7nSnsOfceUPZt9zhGbqKUv4EAlF9XpOykd04hPjvgo3TI1lReGz5X2cB5c4dMjvvMxep9T&#10;t58DR8A1/Krs6exRqJ9qwpZOl+o7srbnncLnw8fqWnquSaPD21QfhfNUy/eyo6QhnxvyA7ZysZvX&#10;92FwZHHPi8ig7LnsbYG+k9F3qavdQu9ZquEHq/DpXh8l+ijZtNLsrnH6ZHEvBGVPZ49kD3V76Kvd&#10;sSdreyErezp77yHtJUh5rdmTpb1o8NnTeM+N99g/R/kGzuKjYrLx+WRtDzKDwmfruraibstVOR/T&#10;sCdLezgsoOzZ7KsNLhtpeXWLHnVU1DQ/VkVPD/cWLZdQJe3E5TbwycpeklkOGvC5Ad+6gqJNG6RS&#10;uoFPVvYSOj0pfHKptkztcl467HbwydIezoUqfHbEh55avC191y0ofdSQj7OByp7N3taEMxrB4lBG&#10;6/XJ0l4OCp+e79XqUzTQdjv2ZGkvy8lATffY6V61GKMhe+hNtkfW9orBh0/Zc9nHYJHqhdCzJ0t7&#10;xSt7us93MYeE41mdtIc9fWqyV5Kyp7P3pbqISZndfg4Oa3HZS8KhPp/r8y0UVWtikX5ntwEfbZCo&#10;8PEJVPj0VR72cX3AER3c+wY+WdtDFYnCZ8MP6LeGWYlyHLphT5b2alH29IgPXTegrzZK9Tv4XG3P&#10;G2nwqyGfHPJRMxVwIrsv28PAYmbI90Z6vil8Mnxfq0PhXt9nE7VUXPjSDkDhc+FjKwVbOqEXdg1X&#10;3MN6Q9nTQz6q9kqs03HoJt3jinsep8TU7tmpfkZzXQzSeLHG54p73iZlT7d79N6JiPmmU3Zt5ap7&#10;3laFT4ePtjfw+sUjwt8u8i363VKzPTT2V69P9/pF9nRsd0JH7JDLHjOZNdMnF+5F6bbnkyTaN9ke&#10;qnrI7Iuypzt9rPGKwXF8VM807MnaHkoH1e7ZPl+G5tWUcml3dGwla3te9CWVd7jyjkWXTSnfKW0B&#10;j8WZGWrE9xl7SgqfC99J/Y7pO2tbdOOhskfvL2XP9vrYzakZNbvtVi6K+cjspVpc7Z5r9xa9dU2G&#10;yoOA26R7ZHEvSE9/hc+Fj9nE6MKB/jste0y24Dp9iInKnrzEtyWn4GKUwrlbw4cjoMKPXjvs0tf4&#10;WNAVrPSynIts4JPFPczqVctnp3upYoSOteiv17Ini3uxKnu+4WeHzTzMpe92dCD4UL0+1ppq+GzD&#10;x6HMbFMQn9s4fbK4h8Ohyp7NHvOxXU3Yyu8jPlncQ79HhU+Hj5ZrJQaf+pBPVveydPXXRT53kV9r&#10;xNS8LOMqG69PVveynAtW9lz2JUurRSfjKhv2ZHEvZ2VPT/UxpRSdt1LpnT7UPmqqX6R6TA2fbfjY&#10;1MGGbhfw0XqTy16a/Cp7Lnuk+dm81HdwYobLPil7utNHeaaLzkHYbyN+Jot7aAmhhk9f5gWZn4Wz&#10;Gj18srhXpRWIen2u10e6hxMyJoS2y65FFzSq28dqU+GzLd8Z4K/FdkOybSare+gJoPDZ8EHZVKz1&#10;uubqGJxMtfwAB6Tw2fArBiqEjHZLjcADvYXp9AMmdSt6NvqEeQoJJbt9tscV94JBkNFsj1y9hXEa&#10;6L4UZITRrbCLIkqq3Vs5JaSZPjfTTylA0n9Rqp+42h6aeyt7ur7jcCwT27hSPdPYPVfbwwwvZU9n&#10;P23kYpXXxXvs73B9vpSQqM/n+nzZw8UOusc+amP3XGUPTX6VPd3u0WslRbThkOKZBj5X2ZPDAmr4&#10;7EWedTHV4Issshr4XGUPTQEUPt/yc3EQ9H3o0z2ysuelw7OGfG7Ix7l7NDcOL3oxJLK250VXVvhc&#10;+M6Wkkx/RAeV+9RU32dFT3f6EaPRDYo4ut5LOJ1PZY/Wb2r29Gwv5Fwgrsik2ttsDz3QuPC9wqcb&#10;vg2YpYJBOv0RnUgW94JUDGvA5wZ8G2PCEC304ugsn6zuBfT4U/jk3TxnfEZzxSiqeuP2yfLelHSo&#10;5XMtP2E8diz9Ti7GlVMjfkSUUbsn230IIcuxzM7qydJeLIqen+zhLL5Bti+tjxqXT5b2klX4dPgo&#10;04eoHwLK5Bv2ZGUP4qL6fPYS3+Vo0HepP46NnhjUeI8D4cqezb4kDNJAAUeX5mOGIpX9VC6saT43&#10;zbc1mpIwQQs+99bpo9M1F75MclH4ZPghWpRsYpHfwSdLexlFogqfvMqT+dgYomR7UR+H87mWj7E9&#10;Cp8N31nnZEB6l+tjU50KH92/FD4737MYVYl5Cjl39TuBLO5hcqPCZ8NHX3WMq0wyxqbJ98jqHvp7&#10;K3s2e+u9h76X+8P4iAJUr18l4dRkn5vsu5SsR8zvV/lkda9CVlD25HQvVMxSMa4foYQCXq7dF22x&#10;S1f1HY5CRxO7RB9DbZjoI0b3qdmz472zGJCMcQrS5/I22YPWxoUvJwU03v+I9/D+m8XT5ghfMCw2&#10;p+G43S3fDZfh9ufJTyzWbtyO+9X69Oa/AAAA//8DAFBLAwQUAAYACAAAACEAr7bVDd4AAAAHAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBSE74L/YXmCN7tJQxsbsymlqKci2AribZt9TUKzb0N2&#10;m6T/3ufJ3maYYebL15NtxYC9bxwpiGcRCKTSmYYqBV+Ht6dnED5oMrp1hAqu6GFd3N/lOjNupE8c&#10;9qESPEI+0wrqELpMSl/WaLWfuQ6Js5PrrQ5s+0qaXo88bls5j6KltLohfqh1h9say/P+YhW8j3rc&#10;JPHrsDufttefw+LjexejUo8P0+YFRMAp/JfhD5/RoWCmo7uQ8aJVMF9yUUESpyA4TlarBYgjizQF&#10;WeTylr/4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALS7KRx3DAAA6AgBAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK+21Q3eAAAABwEAAA8AAAAA&#10;AAAAAAAAAAAA0Q4AAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADcDwAAAAA=&#10;">
+              <v:group w14:anchorId="48D42475" id="Group 137" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.3pt;margin-top:15.85pt;width:198.45pt;height:3pt;z-index:-251652608;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:margin" coordorigin="1077,383" coordsize="3969,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0uykcdwwAAOgIAQAOAAAAZHJzL2Uyb0RvYy54bWzsnctuW8kRhvcB8g4E97H6fiEsz8Iee+Mk&#10;BmbmAY5JiiRC8RAkbdlvn78ONR52axFggvlX5YUgmSJ1eD7Wpf+urnr907fH/ezr+nTejYf7uX1l&#10;5rP1YTmudofN/fy3X9//o8xn58twWA378bC+n39fn+c/vfn7314/HRdrN27H/Wp9muFFDufF0/F+&#10;vr1cjou7u/Nyu34czq/G4/qABx/G0+NwwY+nzd3qNDzh1R/3d86YdPc0nlbH07hcn8/433fXB+dv&#10;ptd/eFgvL/9+eDivL7P9/RzXdpm+nqavn+Xr3ZvXw2JzGo7b3fL5MoY/cRWPw+6AP/rjpd4Nl2H2&#10;5bR78VKPu+VpPI8Pl1fL8fFufHjYLdfTe8C7saZ7Nx9O45fj9F42i6fN8cdtwq3t7tOfftnlv75+&#10;OB1/OX46Xa8e334cl/85477cPR03i9vH5efN9Zdnn5/+Oa7Ac/hyGac3/u3h9Cgvgbc0+zbd3+8/&#10;7u/622W2xH+66Iy3cT5b4jFfrHm+/8stIMmzrMl5Ppse9Fc0y+3Pz0/2NdXrM9P0tLthcf2b03U+&#10;X5dwxwfp/Me9Ov9/9+qX7XBcTwjOci8+nWa71f08+exLSR6fqMPwiNvwcXdYzxwuEPdNrgC/+vZw&#10;vafLb4fnezo7jG+3w2Gznl701+9HPNHKM/AObp4iP5wB5H/eY2uKb+/W7zca1yW3uLtRw+J4Ol8+&#10;rMfHmXxzP9/jqid4w9eP54tcyB+/IiwP4/vdfo//Hxb7w+zpfp6ti9MTzuN+t5IH5bHzafP57f40&#10;+zrAyNK7t+/fp+ld4ZHbX5O/+W44b6+/Nz10ZYxP+WE1/ZXtelj9/Pz9Zdjtr9/jqvaH57skN+Z6&#10;iz+Pq++fTr/fPSAnsY82m5hLDh37Im+mATks/kL21ir7588Ej73P8GDBOdz6xu4zmX1Q9nz2JqcU&#10;PeJTg35ydUSzz4qejt6GlJIpsdgOfuTaPXyPxvtrtsTz+dbB7GOIrrf8QIbvFT7f8nMq0eQaUmf5&#10;0/KE5/ZdUvh0+KEY40zNvdd3ZMOvyp7O3odsHBb0kK+adG9ar/Ps3jtlT2dvQ7XRhgK5qWE/yU5E&#10;9hFK2a0WpurOX6/s5QhhT6TJln0kK3u+KHu63efsXbHRdHYfycpeEIVc7V4cLW+VB02vFBf6XC+S&#10;lb0QlD3f7q3L1ubQ5XqRLO2FrOzp7LG+w1ZOxHZeF/DJ0l40UBjU6XOdfow1SMzvlL1IVvaiV/Z0&#10;w4e39dEYi/X17SIvkoW9mJQ9nb1F+Yar0aZO2YtkZS9WhU+HHxBqay2uX+GTlb0k+0ka8LkB3zqT&#10;IOyiCK3z+mRpL2FdqfCnsjfeEr+EgJq9ZOFzbyN+IEt7SdJNNXyy4WeU7SVUb3XaHtb81Kq9bBU+&#10;PeInW2IyEHY7wydrezkoezr76FzBMl8KpRunT9b2coa+pE6f6/QdCuRDTKUXdqGxU51+MQqfbvio&#10;25JTGhWaemP4ZG0Pe8lq+OySzYS6nZJRtduxJ2t7JSl7ut1blEylgi99xCdre0VKxzTicyM+dnFz&#10;rh57uZ3lk8W9KutMhc+FX0OJ1qFQv2NP1vYqasWUPVnbQ7kmdvOiVMnfZnuerO1VqRlVu+fafXL4&#10;Z5Hzdey50h6O7yt7eraHo1nOelRqtWbPVfZwLE/R09HbgH+yj9vbPVfac6ZAV1afz/X5BefwS6jS&#10;LaSJ91xlz1k5J6DsuextNTiY5WPpEn2cj2XKus4Ghc/3+iZgeW+znItrLJ+r7Tk0gVHLZ+u6zkRr&#10;S7Vd9Y7nSnsOfceUPZt9zhGbqKUv4EAlF9XpOykd04hPjvgo3TI1lReGz5X2cB5c4dMjvvMxep9T&#10;t58DR8A1/Krs6exRqJ9qwpZOl+o7srbnncLnw8fqWnquSaPD21QfhfNUy/eyo6QhnxvyA7ZysZvX&#10;92FwZHHPi8ig7LnsbYG+k9F3qavdQu9ZquEHq/DpXh8l+ijZtNLsrnH6ZHEvBGVPZ49kD3V76Kvd&#10;sSdreyErezp77yHtJUh5rdmTpb1o8NnTeM+N99g/R/kGzuKjYrLx+WRtDzKDwmfruraibstVOR/T&#10;sCdLezgsoOzZ7KsNLhtpeXWLHnVU1DQ/VkVPD/cWLZdQJe3E5TbwycpeklkOGvC5Ad+6gqJNG6RS&#10;uoFPVvYSOj0pfHKptkztcl467HbwydIezoUqfHbEh55avC191y0ofdSQj7OByp7N3taEMxrB4lBG&#10;6/XJ0l4OCp+e79XqUzTQdjv2ZGkvy8lATffY6V61GKMhe+hNtkfW9orBh0/Zc9nHYJHqhdCzJ0t7&#10;xSt7us93MYeE41mdtIc9fWqyV5Kyp7P3pbqISZndfg4Oa3HZS8KhPp/r8y0UVWtikX5ntwEfbZCo&#10;8PEJVPj0VR72cX3AER3c+wY+WdtDFYnCZ8MP6LeGWYlyHLphT5b2alH29IgPXTegrzZK9Tv4XG3P&#10;G2nwqyGfHPJRMxVwIrsv28PAYmbI90Z6vil8Mnxfq0PhXt9nE7VUXPjSDkDhc+FjKwVbOqEXdg1X&#10;3MN6Q9nTQz6q9kqs03HoJt3jinsep8TU7tmpfkZzXQzSeLHG54p73iZlT7d79N6JiPmmU3Zt5ap7&#10;3laFT4ePtjfw+sUjwt8u8i363VKzPTT2V69P9/pF9nRsd0JH7JDLHjOZNdMnF+5F6bbnkyTaN9ke&#10;qnrI7Iuypzt9rPGKwXF8VM807MnaHkoH1e7ZPl+G5tWUcml3dGwla3te9CWVd7jyjkWXTSnfKW0B&#10;j8WZGWrE9xl7SgqfC99J/Y7pO2tbdOOhskfvL2XP9vrYzakZNbvtVi6K+cjspVpc7Z5r9xa9dU2G&#10;yoOA26R7ZHEvSE9/hc+Fj9nE6MKB/jste0y24Dp9iInKnrzEtyWn4GKUwrlbw4cjoMKPXjvs0tf4&#10;WNAVrPSynIts4JPFPczqVctnp3upYoSOteiv17Ini3uxKnu+4WeHzTzMpe92dCD4UL0+1ppq+GzD&#10;x6HMbFMQn9s4fbK4h8Ohyp7NHvOxXU3Yyu8jPlncQ79HhU+Hj5ZrJQaf+pBPVveydPXXRT53kV9r&#10;xNS8LOMqG69PVveynAtW9lz2JUurRSfjKhv2ZHEvZ2VPT/UxpRSdt1LpnT7UPmqqX6R6TA2fbfjY&#10;1MGGbhfw0XqTy16a/Cp7Lnuk+dm81HdwYobLPil7utNHeaaLzkHYbyN+Jot7aAmhhk9f5gWZn4Wz&#10;Gj18srhXpRWIen2u10e6hxMyJoS2y65FFzSq28dqU+GzLd8Z4K/FdkOybSare+gJoPDZ8EHZVKz1&#10;uubqGJxMtfwAB6Tw2fArBiqEjHZLjcADvYXp9AMmdSt6NvqEeQoJJbt9tscV94JBkNFsj1y9hXEa&#10;6L4UZITRrbCLIkqq3Vs5JaSZPjfTTylA0n9Rqp+42h6aeyt7ur7jcCwT27hSPdPYPVfbwwwvZU9n&#10;P23kYpXXxXvs73B9vpSQqM/n+nzZw8UOusc+amP3XGUPTX6VPd3u0WslRbThkOKZBj5X2ZPDAmr4&#10;7EWedTHV4Issshr4XGUPTQEUPt/yc3EQ9H3o0z2ysuelw7OGfG7Ix7l7NDcOL3oxJLK250VXVvhc&#10;+M6Wkkx/RAeV+9RU32dFT3f6EaPRDYo4ut5LOJ1PZY/Wb2r29Gwv5Fwgrsik2ttsDz3QuPC9wqcb&#10;vg2YpYJBOv0RnUgW94JUDGvA5wZ8G2PCEC304ugsn6zuBfT4U/jk3TxnfEZzxSiqeuP2yfLelHSo&#10;5XMtP2E8diz9Ti7GlVMjfkSUUbsn230IIcuxzM7qydJeLIqen+zhLL5Bti+tjxqXT5b2klX4dPgo&#10;04eoHwLK5Bv2ZGUP4qL6fPYS3+Vo0HepP46NnhjUeI8D4cqezb4kDNJAAUeX5mOGIpX9VC6saT43&#10;zbc1mpIwQQs+99bpo9M1F75MclH4ZPghWpRsYpHfwSdLexlFogqfvMqT+dgYomR7UR+H87mWj7E9&#10;Cp8N31nnZEB6l+tjU50KH92/FD4737MYVYl5Cjl39TuBLO5hcqPCZ8NHX3WMq0wyxqbJ98jqHvp7&#10;K3s2e+u9h76X+8P4iAJUr18l4dRkn5vsu5SsR8zvV/lkda9CVlD25HQvVMxSMa4foYQCXq7dF22x&#10;S1f1HY5CRxO7RB9DbZjoI0b3qdmz472zGJCMcQrS5/I22YPWxoUvJwU03v+I9/D+m8XT5ghfMCw2&#10;p+G43S3fDZfh9ufJTyzWbtyO+9X69Oa/AAAA//8DAFBLAwQUAAYACAAAACEAr7bVDd4AAAAHAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBSE74L/YXmCN7tJQxsbsymlqKci2AribZt9TUKzb0N2&#10;m6T/3ufJ3maYYebL15NtxYC9bxwpiGcRCKTSmYYqBV+Ht6dnED5oMrp1hAqu6GFd3N/lOjNupE8c&#10;9qESPEI+0wrqELpMSl/WaLWfuQ6Js5PrrQ5s+0qaXo88bls5j6KltLohfqh1h9say/P+YhW8j3rc&#10;JPHrsDufttefw+LjexejUo8P0+YFRMAp/JfhD5/RoWCmo7uQ8aJVMF9yUUESpyA4TlarBYgjizQF&#10;WeTylr/4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALS7KRx3DAAA6AgBAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK+21Q3eAAAABwEAAA8AAAAA&#10;AAAAAAAAAAAA0Q4AAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADcDwAAAAA=&#10;">
                 <v:line id="Line 269" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1083,383" to="1083,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCY669OyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3hb7DcAV3zUSDaUwdpQhCFgWpbaHuLpnbJJi5E2ZGTX16Z1Ho8nD++Fab0fTiQs53lhXMkhQE&#10;cW11x42Cz4/dUwHCB2SNvWVS8EseNuvHhxWW2l75nS6H0Ig4wr5EBW0IQymlr1sy6BM7EEfvxzqD&#10;IUrXSO3wGsdNL+dpmkuDHceHFgfatlSfDmejwHwt9t9nzbfe2sq8ueNyVrFWajoZX19ABBrDf/iv&#10;XWkFefacFUWeRYiIFHFAru8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmOuvTskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 268" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1113,383" to="1113,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKfs6TygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJviexS14kbJZRCwYdCyB8kt8Xa2qbWykhK4vbpo0Ahx2FmvmHmy8F04kzOt5YVpJME&#10;BHFldcu1gt32czwF4QOyxs4yKfglD8vFw2iOhbYXXtN5E2oRIewLVNCE0BdS+qohg35ie+LofVtn&#10;METpaqkdXiLcdPI5SV6lwZbjQoM9fTRU/WxORoHZZ6vDSfNfZ21pvtxxlpaslXp6HN7fQAQawj38&#10;3y61gizNkyyf5i9wuxTvgFxcAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIp+zpPKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 267" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1143,383" to="1143,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBgJH2LygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/0Pyyn0rW6M9RZdpRQKeShIvYC+HbLHJJg9G3ZXTfvrXUHo4zAz3zDzZWcacSHna8sK+r0E&#10;BHFhdc2lgu3m620CwgdkjY1lUvBLHpaL56c5Ztpe+Ycu61CKCGGfoYIqhDaT0hcVGfQ92xJH72id&#10;wRClK6V2eI1w08g0SUbSYM1xocKWPisqTuuzUWB2w9X+rPmvsTY33+4w7eeslXp96T5mIAJ14T/8&#10;aOdawWA8TJP3NB3A/VK8A3JxAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGAkfYvKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 266" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1173,383" to="1173,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA40/FyyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq91U0UY42uQYRCDoWibaHeHtlnEpp9G3ZXTf31bkHocZiZb5hVMZhOnMn51rKCdJyA&#10;IK6sbrlW8Pnx+vwCwgdkjZ1lUvBLHor16GGFubYX3tF5H2oRIexzVNCE0OdS+qohg35se+LoHa0z&#10;GKJ0tdQOLxFuOjlJkkwabDkuNNjTtqHqZ38yCszX7P37pPnaWVuaN3dYpCVrpZ4eh80SRKAh/Ifv&#10;7VIrmCbzLJtN5/D3KL4Bub4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAONPxcskAAADh&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 265" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1204,383" to="1204,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBCRjohxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CDXyzaYeW2hllDIQ+CGPqYL4dza0tay4lidrt0y8Dwcf7/b/VZjS9uJDznWUFWZKCIK6t&#10;7rhRcDxsZwUIH5A19pZJwQ952KwfJisstb3yO132oRExhH2JCtoQhlJKX7dk0Cd2II7cl3UGQzxd&#10;I7XDaww3vXxK01wa7Dg2tDjQa0v19/5sFJiPxdvnWfNvb21ldu60zCrWSk0fx5dnEIHGcBff3JWO&#10;8+d5nqfFosjg/6cIgFz/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEJGOiHHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 264" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1234,383" to="1234,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAnN00cxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCb7N1GLr1hlFBKEPA5lusL0dza0tNpeSRO326Rdh4OP9/t9yPZhOXMj51rKC2TQBQVxZ&#10;3XKt4P24e3wC4QOyxs4yKfghD+vV6GGJhbZXfqPLIdQihrAvUEETQl9I6auGDPqp7Ykj922dwRBP&#10;V0vt8BrDTSfTJMmlwZZjQ4M9bRuqToezUWA+sv3nWfNvZ21pXt3X86xkrdRkPGxeQAQawl387y51&#10;nJ/meZbNs3QBt58iAHL1BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACc3TRzHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 263" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1264,383" to="1264,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBBQHtUxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCN7qRtGo0VWkUMihUOoD9DZkxySYnQ27q6b99d1CweN871ltOtOIOzlfW1YwGiYgiAur&#10;ay4VHPbvr3MQPiBrbCyTgm/ysFn3XlaYafvgL7rvQiliCPsMFVQhtJmUvqjIoB/aljhyF+sMhni6&#10;UmqHjxhuGjlOklQarDk2VNjSW0XFdXczCsxx+nm6af5prM3NhzsvRjlrpQb9brsEEagLT/G/O9dx&#10;/iydT5PZYpLC308RALn+BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEFAe1THAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 262" o:spid="_x0000_s1034" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1294,383" to="1294,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB8s5CqygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeEJvmqy0VbdGKYXCHgpS/4DeHpvX3cXNy5JE3fbTm0LB4zAzv2EWq9624kI+NI41ZGMF&#10;grh0puFKw277MZqBCBHZYOuYNPxQgNXyYbDA3Lgrf9FlEyuRIBxy1FDH2OVShrImi2HsOuLkfTtv&#10;MSbpK2k8XhPctnKi1Iu02HBaqLGj95rK0+ZsNdj98/pwNvzbOlfYT3+cZwUbrR+H/dsriEh9vIf/&#10;24XR8DRTaqLm0wz+LqU7IJc3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHyzkKrKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 261" o:spid="_x0000_s1035" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1324,383" to="1324,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqPG7TxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CG3jTtN3mtDOVMRB6EGRugt4ezVtb1ryUJGrnX28OA48f3+/lajCdOJPzrWUF6TQBQVxZ&#10;3XKt4PtrPZmD8AFZY2eZFPyRh1XxMFpiru2FP+m8C7WIIexzVNCE0OdS+qohg35qe+LI/VhnMETo&#10;aqkdXmK46WSWJDNpsOXY0GBPHw1Vv7uTUWD2L9vDSfO1s7Y0G3dcpCVrpcaPw/sbiEBDuIv/3aVW&#10;8PT8mmTZbBE3x0vxDsjiBgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKo8btPHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 260" o:spid="_x0000_s1036" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1355,383" to="1355,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCnUPLMxQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9ba8Iw&#10;FH4f+B/CEfY20w4dthpFBoM+DIY30LdDc2yLzUlJonb79UYQ9vjx3efL3rTiSs43lhWkowQEcWl1&#10;w5WC3fbrbQrCB2SNrWVS8EselovByxxzbW+8pusmVCKGsM9RQR1Cl0vpy5oM+pHtiCN3ss5giNBV&#10;Uju8xXDTyvck+ZAGG44NNXb0WVN53lyMArOf/Bwumv9aawvz7Y5ZWrBW6nXYr2YgAvXhX/x0FzrO&#10;H2fpJB1PM3hcihjk4g4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnUPLMxQAAAOIAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 259" o:spid="_x0000_s1037" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1385,383" to="1385,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDkXgV9yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3Qt9huII7naSiTVMnoRSELApFbaHdXTK3STBzJ8yMmvr0zqLg8nD++DblaHpxJuc7ywrSRQKC&#10;uLa640bB52E7z0D4gKyxt0wK/shDWTxMNphre+EdnfehEXGEfY4K2hCGXEpft2TQL+xAHL1f6wyG&#10;KF0jtcNLHDe9fEyStTTYcXxocaC3lurj/mQUmK/Vx/dJ87W3tjLv7uc5rVgrNZuOry8gAo3hHv5v&#10;V1rB02qZZcssjRARKeKALG4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5F4FfckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 258" o:spid="_x0000_s1038" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1415,383" to="1415,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSpd5kyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvdRPFf9FVSkHIoSC1LdTbI/tMgtm3YXfV2E/vFgSPw8z8hlltOtOICzlfW1aQDhMQ&#10;xIXVNZcKvr+2r3MQPiBrbCyTght52Kx7LyvMtL3yJ132oRQRwj5DBVUIbSalLyoy6Ie2JY7e0TqD&#10;IUpXSu3wGuGmkaMkmUqDNceFClt6r6g47c9GgfmZ7H7Pmv8aa3Pz4Q6LNGet1KDfvS1BBOrCM/xo&#10;51rBbDYezdNJsoD/S/EOyPUdAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkqXeZMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 257" o:spid="_x0000_s1039" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1445,383" to="1445,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDH3P+0ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdZNYbUxdpRQKORRE20J7e2SfSWj2bdhdNe2v7wqCx2FmvmFWm8F04kTOt5YVpNME&#10;BHFldcu1go/31/schA/IGjvLpOCXPGzWo7sVFtqeeUenfahFhLAvUEETQl9I6auGDPqp7Ymjd7DO&#10;YIjS1VI7PEe46WSWJAtpsOW40GBPLw1VP/ujUWA+59uvo+a/ztrSvLnvZVqyVmoyHp6fQAQawi18&#10;bZdaQZbN8jx7eEzhcineAbn+BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMfc/7TKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 256" o:spid="_x0000_s1040" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1475,383" to="1475,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmGPeFxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9ba8Iw&#10;FH4f+B/CEXybaWRbXWeUMRj0YSDzAtvboTm2xeakJFHrfv3yIPj48d0Xq8F24kw+tI41qGkGgrhy&#10;puVaw277+TgHESKywc4xabhSgNVy9LDAwrgLf9N5E2uRQjgUqKGJsS+kDFVDFsPU9cSJOzhvMSbo&#10;a2k8XlK47eQsy16kxZZTQ4M9fTRUHTcnq8Hun9c/J8N/nXOl/fK/r6pko/VkPLy/gYg0xLv45i6N&#10;hlzNcqXyp7Q5XUp3QC7/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGYY94XHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 255" o:spid="_x0000_s1041" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1506,383" to="1506,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDoH+x6yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE3abaXVOrY0iwqCHgdhtsN0ezbMtNi8lidrtrzeHwY4f3+98O5hOXMn51rKCdJKAIK6s&#10;brlW8PH++rQE4QOyxs4yKfghD9vN6CHHTNsbH+lahlrEEPYZKmhC6DMpfdWQQT+xPXHkTtYZDBG6&#10;WmqHtxhuOjlNkhdpsOXY0GBP+4aqc3kxCszn/PB10fzbWVuYN/e9SgvWSj2Oh90aRKAh/Iv/3IVW&#10;ME1Wy8XzfDGLo+On+Afk5g4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDoH+x6yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 254" o:spid="_x0000_s1042" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1536,383" to="1536,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBw24afygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvutGaqqmrSKGQgyC1LejtkX1Ngtm3YXfV6K/vFoQeh5n5hlmuO9OICzlfW1YwHiUg&#10;iAuray4VfH2+D+cgfEDW2FgmBTfysF71e0vMtL3yB132oRQRwj5DBVUIbSalLyoy6Ee2JY7ej3UG&#10;Q5SulNrhNcJNIydJ8iIN1hwXKmzpraLitD8bBeY73R3Omu+NtbnZuuNinLNW6mnQbV5BBOrCf/jR&#10;zrWCNF1MZ8+T+Qz+LsU7IFe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHDbhp/KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 253" o:spid="_x0000_s1043" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1566,383" to="1566,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQApsIY1ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvBf9DeIXe2mRtt9W1aRFB2IMgrRb09tg8d5duXpYkbVd/vRGEHoeZ+YZZbwfbiTP50DrWkM0U&#10;COLKmZZrDe9vz9M7ECEiG+wck4ZvCrDd3IzWWBh34R2d97EWCcKhQA1NjH0hZagashhmridO3pfz&#10;FmOSvpbG4yXBbSdvlVpKiy2nhQZ7emqoOu5PVoM95K8fJ8M/nXOlffGf91nJRuvJeHh8ABFpiNfw&#10;f7s0GharfJ4rlS3g71K6A3LzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACmwhjXKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 252" o:spid="_x0000_s1044" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1596,383" to="1596,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDY2VFCyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCN7qJoqv1E0oBSGHQlFbsLchO01Cs7Nhd9W0v75bEDzO955tMZhOXMj51rKCdJqAIK6s&#10;brlW8H7cPa5B+ICssbNMCn7IQ5GPHraYaXvlPV0OoRYxhH2GCpoQ+kxKXzVk0E9tTxy5L+sMhni6&#10;WmqH1xhuOjlLkqU02HJsaLCnl4aq78PZKDAfi7fTWfNvZ21pXt3nJi1ZKzUZD89PIAIN4S6+uUsd&#10;589X89lmkS5T+P8pAiDzPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDY2VFCyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 251" o:spid="_x0000_s1045" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1627,383" to="1627,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCTtqMNxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LisIw&#10;FIb3gu8QjuBOU0XFdowiAwNdCIM3mNkdmjNtsTkpSdQ6T28Wgsuf/8a32nSmETdyvrasYDJOQBAX&#10;VtdcKjgdv0ZLED4ga2wsk4IHedis+70VZtreeU+3QyhFHGGfoYIqhDaT0hcVGfRj2xJH7886gyFK&#10;V0rt8B7HTSOnSbKQBmuODxW29FlRcTlcjQJznn//XDX/N9bmZud+00nOWqnhoNt+gAjUhXf41c61&#10;gtk8WaTpchohIlLEAbl+AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJO2ow3HAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 250" o:spid="_x0000_s1046" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1657,383" to="1657,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/peO9yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X/A7hhL1pUue62RllDIQ+DIZug+3taM62rLmUJGr10y+DwR7v9/9Wm8F24kQ+tI41ZDMFgrhy&#10;puVaw/vbdvoAIkRkg51j0nChAJv1eLTCwrgz7+i0j7VIIRwK1NDE2BdShqohi2HmeuLEHZy3GNPp&#10;a2k8nlO47eRcqVxabDk1NNjTc0PV9/5oNdiPu9fPo+Fr51xpX/zXMivZaH0zGZ4eQUQa4r/4z12a&#10;NH+u8sW9UrcZ/P6UAJDrHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/peO9yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 249" o:spid="_x0000_s1047" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1687,383" to="1687,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAS6ncgyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTedJOiIaauIoVCDgXRtlBvj+xrEsy+Dburpv56VxB6HGbmG2a5HkwnzuR8a1lBOk1A&#10;EFdWt1wr+Pp8n+QgfEDW2FkmBX/kYb0aPS2x0PbCOzrvQy0ihH2BCpoQ+kJKXzVk0E9tTxy9X+sM&#10;hihdLbXDS4SbTr4kSSYNthwXGuzpraHquD8ZBeZ7vv05ab521pbmwx0WaclaqefxsHkFEWgI/+FH&#10;u9QK8tksz7MszeB+Kd4BuboBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEup3IMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 248" o:spid="_x0000_s1048" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1717,383" to="1717,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCn9gdwxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCb7NtEKtdkaRwaAPwtBN2N6O5tYWm0tJolY//SIM9ni//7faDKYTF3K+tawgnSYgiCur&#10;W64VfH68PS9A+ICssbNMCm7kYbMePa2w0PbKe7ocQi1iCPsCFTQh9IWUvmrIoJ/anjhyP9YZDPF0&#10;tdQOrzHcdHKWJHNpsOXY0GBPrw1Vp8PZKDDH7P3rrPneWVuanftepiVrpSbjYfsCItAQ/sV/7lLH&#10;+XmW5vM8my3h8VMEQK5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKf2B3DHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 247" o:spid="_x0000_s1049" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1747,383" to="1747,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4sXNByAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasMw&#10;EEX3hf6DmEJ3teyCTepEMaVQ8KJQmgc0u8Ga2CbWyEhy4ubro0Uhy8t9cVbVbAZxJud7ywqyJAVB&#10;3Fjdc6tgt/18WYDwAVnjYJkU/JGHav34sMJS2wv/0HkTWhFH2JeooAthLKX0TUcGfWJH4ugdrTMY&#10;onSt1A4vcdwM8jVNC2mw5/jQ4UgfHTWnzWQUmH3+/Ttpvg7W1ubLHd6ymrVSz0/z+xJEoDncw//t&#10;WisoskVepFkeISJSxAG5vgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA4sXNByAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 246" o:spid="_x0000_s1050" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1778,383" to="1778,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHuhNUyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvdWMkJaauIoVCDkLxH7S3R/Y1CWbfht1VYz+9Wyj0OMzMb5jlejCduJLzrWUFs2kC&#10;griyuuVawfHw/pyD8AFZY2eZFNzJw3o1elpioe2Nd3Tdh1pECPsCFTQh9IWUvmrIoJ/anjh639YZ&#10;DFG6WmqHtwg3nUyT5EUabDkuNNjTW0PVeX8xCswp+/i8aP7prC3N1n0tZiVrpSbjYfMKItAQ/sN/&#10;7VIryNI0z7JFPoffS/EOyNUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB7oTVMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 245" o:spid="_x0000_s1051" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1808,383" to="1808,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxq6AGxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE7zNtKJSq1HGQOhBGOoGens0z7bYvJQkat1fbw6DHT++36tNb1pxJ+cbywrScQKCuLS6&#10;4UrB93H7noHwAVlja5kUPMnDZj14W2Gu7YP3dD+ESsQQ9jkqqEPocil9WZNBP7YdceQu1hkMEbpK&#10;aoePGG5aOUmSuTTYcGyosaPPmsrr4WYUmJ/Z1+mm+be1tjA7d16kBWulRsP+YwkiUB/+xX/uQiuY&#10;pEk2nc2zaRwdP8U/INcvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALGroAbHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
@@ -7459,53 +7407,54 @@
                 <v:line id="Line 154" o:spid="_x0000_s1142" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4557,383" to="4557,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBCzaeSyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJujewGh9S1HEoh4EMg5KfQ3hZra5taKyMpiZOnjwKFHoeZ+YYplqPpxYmc7ywrSKcJ&#10;COLa6o4bBYf96nkBwgdkjb1lUnAhD8vy8aHAXNszb+m0C42IEPY5KmhDGHIpfd2SQT+1A3H0fqwz&#10;GKJ0jdQOzxFuevmSJHNpsOO40OJAHy3Vv7ujUWA+s83XUfO1t7Yya/f9mlaslZo8je9vIAKN4T/8&#10;1660gnmapdkimcH9UXwDsrwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQs2nkskAAADh&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 153" o:spid="_x0000_s1143" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4587,383" to="4587,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAAgkLZyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gre6kaNaY2uIoKQQ6FULdTbI/tMQrNvw+6qsb++Wyj0OMzMN8xy3ZtWXMn5xrKC8SgB&#10;QVxa3XCl4HjYPb2A8AFZY2uZFNzJw3o1eFhiru2N3+m6D5WIEPY5KqhD6HIpfVmTQT+yHXH0ztYZ&#10;DFG6SmqHtwg3rZwkSSYNNhwXauxoW1P5tb8YBeZj9vZ50fzdWluYV3eajwvWSg0f+80CRKA+/If/&#10;2oVWkKbp8yydZvD7KL4BufoBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAIJC2ckAAADh&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 152" o:spid="_x0000_s1144" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4617,383" to="4617,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcRZR0xwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtJsq22mqUIQh9GMjcBH07mrMtay4lidrt05vBwMf7/b/5crCdOJMPrWMN45ECQVw5&#10;03Kt4etz/TQFESKywc4xafihAMvF/d0cC+Mu/EHnbaxFCuFQoIYmxr6QMlQNWQwj1xMn7ui8xZhO&#10;X0vj8ZLCbScnSr1Kiy2nhgZ7WjVUfW9PVoPdvWz2J8O/nXOlffeHfFyy0frxYXibgYg0xJv4312a&#10;NF9NMvWcZXkOfz8lAOTiCgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANxFlHTHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 151" o:spid="_x0000_s1145" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4647,383" to="4647,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCE0ziSygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8oTedKNNpKauUgQhh4L4p9DeHtnXJJh9G3ZXTfvpu4LgcZiZ3zCLVW9acSHnG8sKJuME&#10;BHFpdcOVguNhM3oF4QOyxtYyKfglD6vl02CBubZX3tFlHyoRIexzVFCH0OVS+rImg35sO+Lo/Vhn&#10;METpKqkdXiPctHKaJDNpsOG4UGNH65rK0/5sFJjPbPt11vzXWluYD/c9nxSslXoe9u9vIAL14RG+&#10;twut4CXLZvM0TadwuxTvgFz+AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAITTOJLKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 150" o:spid="_x0000_s1146" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4678,383" to="4678,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCBG4CqygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6qxtFa4yuIoKQgyD1D+jtkX1NQrNvw+6qqZ/eLRQ8DjPzG2a26EwjruR8bVlBv5eA&#10;IC6srrlUcNivP1IQPiBrbCyTgl/ysJi/vsww0/bGX3TdhVJECPsMFVQhtJmUvqjIoO/Zljh639YZ&#10;DFG6UmqHtwg3jRwkyac0WHNcqLClVUXFz+5iFJjjaHu6aL431uZm486Tfs5aqfe3bjkFEagLz/B/&#10;O9cKBuNRMk6H6QT+LsU7IOcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIEbgKrKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 149" o:spid="_x0000_s1147" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4708,383" to="4708,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA/JTKoyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gre6sa2SpK6ihQKORREbUFvj+xrEpp9G3ZXjf56VxA8DjPzDTNb9KYVR3K+saxgPEpA&#10;EJdWN1wp+Nl+vaQgfEDW2FomBWfysJgPnmaYa3viNR03oRIRwj5HBXUIXS6lL2sy6Ee2I47en3UG&#10;Q5SuktrhKcJNK1+TZCoNNhwXauzos6byf3MwCszvZLU7aL601hbm2+2zccFaqeFzv/wAEagPj/C9&#10;XWgF6TRL3rJ08g63S/EOyPkVAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPyUyqMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 148" o:spid="_x0000_s1148" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4738,383" to="4738,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBu3usWxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CCb5pWlGn1ShjMOjDQOYU9O1ozrbYXEoStdunX4SBj/f7f6tNZxpxI+drywrSUQKCuLC6&#10;5lLB/vtjOAfhA7LGxjIp+CEPm/VLb4WZtnf+otsulCKGsM9QQRVCm0npi4oM+pFtiSN3ts5giKcr&#10;pXZ4j+GmkeMkmUmDNceGClt6r6i47K5GgTlMt8er5t/G2tx8utMizVkrNeh3b0sQgbrwFP+7cx3n&#10;L6bJfJZOxq/w+CkCINd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG7e6xbHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 147" o:spid="_x0000_s1149" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4768,383" to="4768,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAf3KYzxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X/A7hhL1pGpludkaRwaAPA1E32N6O5tYWm0tJonb79Isg+Hi//7dc97YVZ/KhcaxBTTIQxKUz&#10;DVcaPg5v42cQISIbbB2Thl8KsF4NB0vMjbvwjs77WIkUwiFHDXWMXS5lKGuyGCauI07cj/MWYzp9&#10;JY3HSwq3rZxm2VxabDg11NjRa03lcX+yGuznbPt1MvzXOlfYd/+9UAUbrR9G/eYFRKQ+3sU3d2HS&#10;/MeZmqr5k1rA9acEgFz9AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB/cpjPHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 146" o:spid="_x0000_s1150" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4798,383" to="4798,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDnze3/xwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCXvTtEqlq0YRYdCHwZhuMN+O5myLzaUkUbt9+kUQ9ni//7faDKYTV3K+tawgnSYgiCur&#10;W64VfB5eJzkIH5A1dpZJwQ952KxHTysstL3xB133oRYxhH2BCpoQ+kJKXzVk0E9tTxy5k3UGQzxd&#10;LbXDWww3nZwlyUIabDk2NNjTrqHqvL8YBeYre/++aP7trC3Nmzu+pCVrpZ7Hw3YJItAQ/sUPd6nj&#10;/CTL82yezuZw/ykCINd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOfN7f/HAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 145" o:spid="_x0000_s1151" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4829,383" to="4829,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJyVcxxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/da8Iw&#10;EH8X/B/CDfY204Y5XGcUEYQ+CMOPwfZ2NLe2rLmUJGrdX28GAx/v933z5WA7cSYfWsca8kkGgrhy&#10;puVaw/GweZqBCBHZYOeYNFwpwHIxHs2xMO7COzrvYy1SCIcCNTQx9oWUoWrIYpi4njhx385bjOn0&#10;tTQeLyncdlJl2Yu02HJqaLCndUPVz/5kNdiP6fvnyfBv51xpt/7rNS/ZaP34MKzeQEQa4l387y5N&#10;mq9ypbLp7FnB308JALm4AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEnJVzHHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 144" o:spid="_x0000_s1152" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4859,383" to="4859,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOd9FfywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvgv9hmUJvdpNSTY3dFikUchDEqqC3ITsmodnZsLttU3+9cxB6nJk3771vtRldr04UYufZQD7L&#10;QBHX3nbcGPh4390tQcWEbLH3TAYuFGGzvr1ZYWn9md/otE+NEhOOJRpoUxpKrWPdksM48wOx3H58&#10;cJhkDI22Ac9i7no9z7IH7bBjSWhxoG1L9WF/dAbc5/3r19Hyb+995V7C92NesTVmOhmfn0AlGtNV&#10;/P9dWamfZ8UiXxaFUAiTLECv/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAOd9FfywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 143" o:spid="_x0000_s1153" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4889,383" to="4889,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWQUQExQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WtIqi1SiysNCDILor6G1oxrbYTEoStfrrzWFhj4/3vVx3phF3cr62rCAdJiCIC6tr&#10;LhX8/nx/zkD4gKyxsUwKnuRhvep9LDHT9sF7uh9CKWII+wwVVCG0mZS+qMigH9qWOHIX6wyGCF0p&#10;tcNHDDeNHCXJVBqsOTZU2NJXRcX1cDMKzHGyO900vxprc7N153mas1Zq0O82CxCBuvAv/nPnWsFs&#10;lIzT8TSNm+OleAfk6g0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBWQUQExQAAAOIAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 142" o:spid="_x0000_s1154" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4919,383" to="4919,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4/JnMyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CDXyzqdbpVo0yBKEPwphusL0dzdmWNZeSRK1+ejMY7PF+/2+57k0rzuR8Y1nBOElBEJdW&#10;N1wp+DhsR88gfEDW2FomBVfysF49DJaYa3vhdzrvQyViCPscFdQhdLmUvqzJoE9sRxy5o3UGQzxd&#10;JbXDSww3rZyk6UwabDg21NjRpqbyZ38yCszn09vXSfOttbYwO/f9Mi5YKzV87F8XIAL14V/85y50&#10;nJ9l2WSezqcZ/P4UAZCrOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB4/JnMyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 141" o:spid="_x0000_s1155" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4949,383" to="4949,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDiUlNjygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvukmqwaauUgqFHIRSW6G9PbLPJJh9G3ZXTf31bqHgcZiZb5jVZjCdOJPzrWUF6SwB&#10;QVxZ3XKt4OvzbboE4QOyxs4yKfglD5v1eLTCQtsLf9B5F2oRIewLVNCE0BdS+qohg35me+LoHawz&#10;GKJ0tdQOLxFuOpklSS4NthwXGuzptaHquDsZBWa/eP8+ab521pZm636e0pK1Ug+T4eUZRKAh3MP/&#10;7VIryPI8fcySxRz+LsU7INc3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOJSU2PKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 140" o:spid="_x0000_s1156" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4980,383" to="4980,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfufGpygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq91d1IW5LoKqVQyKFQtBX09sg+k2D2bdhdNe2vdwsFj8PMfMMsVqPtxZl86BxryKYK&#10;BHHtTMeNhu+v98ccRIjIBnvHpOGHAqyWd5MFlsZdeE3nTWxEgnAoUUMb41BKGeqWLIapG4iTd3De&#10;YkzSN9J4vCS47eVMqRdpseO00OJAby3Vx83JarDb58/dyfBv71xlP/y+yCo2Wj/cj69zEJHGeAv/&#10;tyuj4alQeaFmeQZ/l9IdkMsrAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN+58anKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 139" o:spid="_x0000_s1157" style="position:absolute;visibility:visible;mso-wrap-style:square" from="5010,383" to="5010,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBlxdmNyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8AreauLi2nZrlFIQ9iBIbQvt7bF57i5uXpYk6uqvNwWhx2FmvmHmy8F24kg+tI41TMYK&#10;BHHlTMu1hq/P1eMziBCRDXaOScOZAiwX93dzLIw78Qcdt7EWCcKhQA1NjH0hZagashjGridO3s55&#10;izFJX0vj8ZTgtpOZUjNpseW00GBP7w1V++3BarDf+ebnYPjSOVfatf99mZRstB49DG+vICIN8T98&#10;a5dGQzZVT7nKM/h7lN6AXFwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZcXZjckAAADh&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 138" o:spid="_x0000_s1158" style="position:absolute;visibility:visible;mso-wrap-style:square" from="5040,383" to="5040,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDx7tVQywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvuonFJqauIoVCDoWibUFvj+xrEsy+Dburpv76rlDocZiZb5jVZjCduJDzrWUF6SwB&#10;QVxZ3XKt4PPjdZqD8AFZY2eZFPyQh816PFphoe2Vd3TZh1pECPsCFTQh9IWUvmrIoJ/Znjh639YZ&#10;DFG6WmqH1wg3nZwnyZM02HJcaLCnl4aq0/5sFJivxfvhrPnWWVuaN3dcpiVrpR4mw/YZRKAh/If/&#10;2qVWME+Tx3yZ5VkK90/xD8j1LwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDx7tVQywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF1FBF0" w14:textId="7339CEFD" w:rsidR="00A8314C" w:rsidRDefault="00A8314C" w:rsidP="00A8314C"/>
-    <w:p w14:paraId="1122A49A" w14:textId="4D2B06D2" w:rsidR="00505931" w:rsidRPr="007C3908" w:rsidRDefault="009B62EB" w:rsidP="007C3908">
+    <w:p w14:paraId="1122A49A" w14:textId="4D2B06D2" w:rsidR="00505931" w:rsidRPr="007C3908" w:rsidRDefault="009B62EB" w:rsidP="00885C74">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="RESUMEN_(Times_12,_justificado,_negrita,"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="007C3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8314,138 +8263,125 @@
       </w:r>
       <w:r w:rsidR="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, justificado)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DB863C" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00505931" w:rsidP="00A8314C">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44B95874" w14:textId="5E23E240" w:rsidR="00505931" w:rsidRPr="007C3908" w:rsidRDefault="009B62EB" w:rsidP="007C3908">
+    <w:p w14:paraId="44B95874" w14:textId="5E23E240" w:rsidR="00505931" w:rsidRPr="00885C74" w:rsidRDefault="009B62EB" w:rsidP="00885C74">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="ABSTRACT_(Times_12,_justificado,_negrita"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="007C3908">
+      <w:r w:rsidRPr="00885C74">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ABSTRACT </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>ABSTRACT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00885C74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA47DE" w:rsidRPr="00885C74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C3908">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00885C74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, justificado, negrita, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="471C172A" w14:textId="75116B9C" w:rsidR="007C3908" w:rsidRDefault="009B62EB" w:rsidP="00A8314C">
       <w:pPr>
         <w:ind w:right="226"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Introduction:</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Texto</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
@@ -8737,69 +8673,58 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>sencillo).</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Methodology:</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Texto</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
@@ -8988,121 +8913,99 @@
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>12, justificado e interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results: </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, justificado e interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discussion: </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9123,80 +9026,68 @@
         <w:ind w:right="226"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="278EC342" w14:textId="2AE5939E" w:rsidR="00450246" w:rsidRPr="00FF273C" w:rsidRDefault="009B62EB" w:rsidP="00450246">
       <w:pPr>
         <w:ind w:right="226"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>12, justificado e interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF273C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Conclusions</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Conclusions: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF273C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FA47DE" w:rsidRPr="00FF273C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF273C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, justificado e interlineado sencillo)</w:t>
       </w:r>
@@ -9207,257 +9098,88 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7D13B9" w14:textId="77777777" w:rsidR="00450246" w:rsidRPr="00FF273C" w:rsidRDefault="00450246" w:rsidP="00450246">
       <w:pPr>
         <w:ind w:right="226"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BF92025" w14:textId="76C96759" w:rsidR="00505931" w:rsidRPr="00A8314C" w:rsidRDefault="009B62EB" w:rsidP="007C3908">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="240"/>
         <w:ind w:right="97"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF273C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FF273C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 7. </w:t>
+          <w:color w:val="221F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keyword 1; keyword 2; keyword 3; keyword 4; keyword 5; keyword 6; keyword 7. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A8314C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A8314C">
+        <w:t xml:space="preserve">(separadas por punto y coma, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>separadas</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Calibri</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A8314C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...51 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> 12, justificado)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6A2D11" w14:textId="241AF270" w:rsidR="00505931" w:rsidRPr="007D489E" w:rsidRDefault="009B62EB" w:rsidP="007C3908">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="1._INTRODUCCIÓN_(Epígrafe_obligatorio._T"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="007C3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221F1F"/>
           <w:w w:val="95"/>
@@ -9841,60 +9563,61 @@
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Epígrafe obligatorio. </w:t>
       </w:r>
       <w:r w:rsidR="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0200084E" w14:textId="64A0EA8C" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="007D489E">
+    <w:p w14:paraId="0200084E" w14:textId="64A0EA8C" w:rsidR="00505931" w:rsidRDefault="009B62EB" w:rsidP="007D489E">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
         </w:rPr>
         <w:t>Texto</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
         </w:rPr>
         <w:t>normal,</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
@@ -10090,50 +9813,191 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
         </w:rPr>
         <w:t xml:space="preserve">texto normal, texto normal... </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, justificado, interlineado sencillo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C42BF0D" w14:textId="7111383B" w:rsidR="00554EA5" w:rsidRPr="00554EA5" w:rsidRDefault="00554EA5" w:rsidP="00FC6736">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="1066" w:hanging="499"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="221F1F"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CA72DEA" wp14:editId="10030E8B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>177800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>23706</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="850900"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="25400"/>
+                <wp:wrapNone/>
+                <wp:docPr id="487844752" name="Conector recto 405"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="850900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5F0AE374" id="Conector recto 405" o:spid="_x0000_s1026" style="position:absolute;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="14pt,1.85pt" to="14pt,68.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCrrtnmgEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IDtEgFyzkkaC9F&#10;G/TxAQy1tAjwhSVjyX/f5dqWi6RA0aIXio+d2Z3Z1eZu9k7sAbONoZfrVSsFBB0HG3a9/PH9w/Wt&#10;FLmoMCgXA/TyAFneba/ebKbUwU0coxsABZGE3E2pl2MpqWuarEfwKq9igkCPJqJXhY64awZUE7F7&#10;19y07btmijgkjBpyptuH46PcMr8xoMsXYzIU4XpJtRVekdenujbbjep2qNJo9akM9Q9VeGUDJV2o&#10;HlRR4hntKypvNcYcTVnp6JtojNXAGkjNun2h5tuoErAWMienxab8/2j15/19eESyYUq5y+kRq4rZ&#10;oK9fqk/MbNZhMQvmIvTxUtPt7dv2fcs+Nhdcwlw+QvSibnrpbKgyVKf2n3KhXBR6DqHDJTPvysFB&#10;DXbhKxhhB8q1ZjQPBdw7FHtF7VRaQyjr2kLi4+gKM9a5Bdj+GXiKr1Dggfkb8ILgzDGUBextiPi7&#10;7GU+l2yO8WcHjrqrBU9xOHBP2BrqPCs8TWkdrV/PDL/8S9ufAAAA//8DAFBLAwQUAAYACAAAACEA&#10;tpwIeN4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDr0NImCnEqQKp6&#10;oAjR8AFuvCQR8TqKnTTl61m4wHE0o5k32WayrRix940jBbfzCARS6UxDlYL3YjtLQPigyejWESo4&#10;o4dNfnmR6dS4E73heAiV4BLyqVZQh9ClUvqyRqv93HVI7H243urAsq+k6fWJy20rF1G0llY3xAu1&#10;7vCpxvLzMFgFu+0jPq/OQ3VnVrviZiz2L1+viVLXV9PDPYiAU/gLww8+o0POTEc3kPGiVbBI+EpQ&#10;sIxBsP0rjxxbxjHIPJP/+fNvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMKuu2eaAQAA&#10;kwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALacCHje&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAA9AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" strokecolor="#4579b8 [3044]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00554EA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4B6762" w14:textId="6EAA3CF4" w:rsidR="00554EA5" w:rsidRPr="00554EA5" w:rsidRDefault="00554EA5" w:rsidP="00FC6736">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="1066" w:hanging="499"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554EA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53036BF7" w14:textId="1E05105C" w:rsidR="00554EA5" w:rsidRPr="00554EA5" w:rsidRDefault="00554EA5" w:rsidP="00FC6736">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="1066" w:hanging="499"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554EA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FAB7321" w14:textId="63567EEE" w:rsidR="00505931" w:rsidRPr="007D489E" w:rsidRDefault="009B62EB" w:rsidP="007D489E">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="3._METODOLOGÍA_(Epígrafe_obligatorio._Ti"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221F1F"/>
           <w:w w:val="95"/>
@@ -10720,76 +10584,88 @@
         </w:rPr>
         <w:t xml:space="preserve">texto normal, texto normal... </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08547F71" w14:textId="2164C650" w:rsidR="00505931" w:rsidRPr="007D489E" w:rsidRDefault="009B62EB" w:rsidP="007D489E">
+    <w:p w14:paraId="08547F71" w14:textId="19486054" w:rsidR="00505931" w:rsidRPr="007D489E" w:rsidRDefault="009B62EB" w:rsidP="007D489E">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221F1F"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">DISCUSIÓN Y CONCLUSIONES </w:t>
+        <w:t>DISCUSIÓN</w:t>
+      </w:r>
+      <w:r w:rsidR="00205B21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="221F1F"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Epígrafe obligatorio. </w:t>
       </w:r>
       <w:r w:rsidR="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11140,92 +11016,92 @@
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, centrado, interlineado sencillo, numeración correlativa).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8D880F" w14:textId="1E4579AB" w:rsidR="00DF7367" w:rsidRPr="007D489E" w:rsidRDefault="00DF7367" w:rsidP="00DF7367">
+    <w:p w14:paraId="6E8D880F" w14:textId="3CE68312" w:rsidR="00DF7367" w:rsidRPr="007D489E" w:rsidRDefault="00DF7367" w:rsidP="00DF7367">
       <w:pPr>
         <w:ind w:left="687" w:right="691"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F3C7EF1" wp14:editId="33F0FA53">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>2106627</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>270925</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3569970" cy="1983105"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="5" name="image9.jpeg" descr="Un comedor con sillas y mesas&#10;&#10;Descripción generada automáticamente con confianza media"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="image9.jpeg" descr="Un comedor con sillas y mesas&#10;&#10;Descripción generada automáticamente con confianza media"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28" cstate="print"/>
+                    <a:blip r:embed="rId24" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3569970" cy="1983105"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -11284,182 +11160,163 @@
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>figura</w:t>
       </w:r>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
+          <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:color w:val="221F1F"/>
+          <w:i/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA47DE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D489E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA47DE">
+        <w:t>12,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="7D7D7D"/>
+          <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Calibri</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>centrado,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D489E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>12,</w:t>
+        <w:t>interlineado</w:t>
       </w:r>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="7D7D7D"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>centrado,</w:t>
-[...41 lines deleted...]
-        </w:rPr>
         <w:t>sencillo)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D489E">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="22DEC6D4" w14:textId="5B8AC97C" w:rsidR="007D489E" w:rsidRDefault="00DF7367" w:rsidP="007D489E">
+    <w:p w14:paraId="22DEC6D4" w14:textId="723F289F" w:rsidR="007D489E" w:rsidRDefault="00DF7367" w:rsidP="007D489E">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="686" w:right="692"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fuente:</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
@@ -11525,50 +11382,57 @@
         <w:t>negrita</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Texto</w:t>
+      </w:r>
+      <w:r w:rsidR="001B08E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
@@ -11731,51 +11595,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E483A3B" w14:textId="3A42EEE8" w:rsidR="00E8015B" w:rsidRPr="00FA47DE" w:rsidRDefault="00FA47DE" w:rsidP="0056636C">
       <w:pPr>
         <w:spacing w:before="230"/>
         <w:ind w:left="524"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidR="00DF7367" w:rsidRPr="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Se enviará además como archivo independiente en formato JPG a través de la plataforma</w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Figura_1:_(Times_12,_negrita,_centrado,_"/>
       <w:bookmarkStart w:id="6" w:name="Figura_2:_(Times_12,_negrita,_centrado,_"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="330CBBBF" w14:textId="3991932D" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00E8015B">
       <w:pPr>
         <w:spacing w:before="230"/>
         <w:ind w:left="524"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -11968,89 +11831,89 @@
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>correlativa)</w:t>
       </w:r>
       <w:r w:rsidR="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8B672E" w14:textId="3AD13B61" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00DF7367">
+    <w:p w14:paraId="0A8B672E" w14:textId="1825E562" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00DF7367">
       <w:pPr>
         <w:ind w:left="687" w:right="693"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D4CAD7F" wp14:editId="77B32309">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>2078355</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>292100</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3494405" cy="1941195"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="7" name="image9.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="image9.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28" cstate="print"/>
+                    <a:blip r:embed="rId24" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3494405" cy="1941195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -12102,58 +11965,50 @@
         <w:t>la</w:t>
       </w:r>
       <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>figura</w:t>
       </w:r>
       <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:color w:val="221F1F"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E438B6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Calibri 12</w:t>
       </w:r>
       <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
         <w:rPr>
@@ -12219,69 +12074,58 @@
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>interlineado</w:t>
       </w:r>
       <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="A6A6A6"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>sencillo</w:t>
       </w:r>
-      <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
+      <w:r w:rsidR="009B62EB" w:rsidRPr="001B08E9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:color w:val="7D7D7D"/>
-          <w:spacing w:val="-2"/>
+          <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F531E4" w14:textId="135A3112" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00FA47DE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="687" w:right="694"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fuente:</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -12518,51 +12362,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">web, </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
         <w:t>la dirección como hipervínculo</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340B7A57" w14:textId="4B719852" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00E33843">
+    <w:p w14:paraId="340B7A57" w14:textId="7E3949B4" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00E33843">
       <w:pPr>
         <w:ind w:left="993" w:hanging="953"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Tabla</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -12769,145 +12613,138 @@
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>la tabla</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E438B6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Calibri 12</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, cursiva,</w:t>
       </w:r>
       <w:r w:rsidR="00DF00C0" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>alineado a la izquierda, interlineado sencillo)</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="280F9F4B" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00505931">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="221F1F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="221F1F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="221F1F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="221F1F"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="221F1F"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="221F1F"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4877"/>
         <w:gridCol w:w="2767"/>
         <w:gridCol w:w="2088"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00505931" w:rsidRPr="00153E97" w14:paraId="063FED2F" w14:textId="77777777" w:rsidTr="0080785E">
+      <w:tr w:rsidR="00505931" w:rsidRPr="00153E97" w14:paraId="063FED2F" w14:textId="77777777" w:rsidTr="00DC5CAD">
         <w:trPr>
           <w:trHeight w:val="325"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4877" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="7A5ECDF2" w14:textId="3961022A" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="83"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00153E97">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="221F1F"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
             <w:r w:rsidRPr="00153E97">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="221F1F"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13006,63 +12843,65 @@
               <w:t>interlineado</w:t>
             </w:r>
             <w:r w:rsidRPr="00153E97">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="7D7D7D"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00153E97">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="7D7D7D"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>sencillo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="220FA49E" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00505931">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="4D2B03DC" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00505931">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00505931" w:rsidRPr="00153E97" w14:paraId="3A196DAB" w14:textId="77777777" w:rsidTr="0080785E">
         <w:trPr>
           <w:trHeight w:val="323"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4877" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D7AEAE1" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00505931">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -13075,50 +12914,95 @@
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F91AC87" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00505931">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2088" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22949B60" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00505931">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00DC5CAD" w:rsidRPr="00153E97" w14:paraId="732952B9" w14:textId="77777777" w:rsidTr="0080785E">
+        <w:trPr>
+          <w:trHeight w:val="323"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="542317C1" w14:textId="77777777" w:rsidR="00DC5CAD" w:rsidRPr="00153E97" w:rsidRDefault="00DC5CAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2767" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61533136" w14:textId="77777777" w:rsidR="00DC5CAD" w:rsidRPr="00153E97" w:rsidRDefault="00DC5CAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F93C640" w14:textId="77777777" w:rsidR="00DC5CAD" w:rsidRPr="00153E97" w:rsidRDefault="00DC5CAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C911102" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00505931">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="462253C5" w14:textId="695CF15B" w:rsidR="00FA47DE" w:rsidRDefault="009B62EB" w:rsidP="00FA47DE">
       <w:pPr>
         <w:ind w:left="380" w:right="386"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -14593,51 +14477,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, seguido de </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC950FB" w14:textId="3A1FBE5B" w:rsidR="00DF7367" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00E33843">
+    <w:p w14:paraId="4249E131" w14:textId="35DB576A" w:rsidR="00B21127" w:rsidRDefault="009B62EB" w:rsidP="00205B21">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="709" w:right="223"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t xml:space="preserve">Cita directa </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t xml:space="preserve">en el texto normal de </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
@@ -14675,113 +14559,408 @@
         </w:rPr>
         <w:t xml:space="preserve">Apellido del </w:t>
       </w:r>
       <w:r w:rsidR="00DF7367" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>Autor</w:t>
       </w:r>
       <w:r w:rsidR="00F34754" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
       <w:r w:rsidR="00DF7367" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>, Año, p. XXX)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680F9A3E" w14:textId="77777777" w:rsidR="00505931" w:rsidRDefault="00505931">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="69583ECC" w14:textId="77777777" w:rsidR="00B21127" w:rsidRDefault="00B21127">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0601C502" w14:textId="4B0AFE04" w:rsidR="00505931" w:rsidRDefault="009B62EB" w:rsidP="00AB18CC">
+    <w:p w14:paraId="2132F5AD" w14:textId="77777777" w:rsidR="00205B21" w:rsidRPr="00205B21" w:rsidRDefault="00205B21" w:rsidP="00205B21">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="221F1F"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="1._REFERENCIAS"/>
+      <w:r w:rsidRPr="00205B21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="221F1F"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONCLUSIONES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="221F1F"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205B21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Epígrafe obligatorio. Calibri 12, negrita, justificado, interlineado sencillo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6CDA69" w14:textId="2DC9E823" w:rsidR="00205B21" w:rsidRPr="00205B21" w:rsidRDefault="00205B21" w:rsidP="00205B21">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>normal,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>normal,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>normal,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>normal,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>normal,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>normal,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>normal,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">texto normal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+        </w:rPr>
+        <w:t>texto normal... (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, justificado, interlineado sencillo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0601C502" w14:textId="6DBE6670" w:rsidR="00505931" w:rsidRDefault="009B62EB" w:rsidP="00AB18CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB18CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="221F1F"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REFERENCIAS</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="(Epígrafe_obligatorio._Times_12,_negrita"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="00AB18CC">
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00B21127" w:rsidRPr="00AB18CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221F1F"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB18CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(Epígrafe</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB18CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -15737,51 +15916,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6411124F" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:15733760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="48.5pt,8.5pt" to="68.45pt,8.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdvM4TvAEAAGADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJ0QuMOH1I1r10&#10;W4B2H8BIsi1MFgVRiZO/H6VcVmxvRWFAoHg5OjykF4+HwYm9iWTRN3I2mUphvEJtfdfIX69PXx6k&#10;oAReg0NvGnk0JB+Xnz8txlCbOfbotImCQTzVY2hkn1Koq4pUbwagCQbjOdhiHCDxNXaVjjAy+uCq&#10;+XR6V40YdYioDBF716egXBb8tjUq/WxbMkm4RjK3VM5Yzm0+q+UC6i5C6K0604B3sBjAen70CrWG&#10;BGIX7X9Qg1URCds0UThU2LZWmdIDdzOb/tPNSw/BlF5YHApXmejjYNWP/cpvYqauDv4lPKP6TcLj&#10;qgffmULg9Rh4cLMsVTUGqq8l+UJhE8V2/I6ac2CXsKhwaOOQIbk/cShiH69im0MSip3z25ubu1sp&#10;1CVUQX2pC5HSN4ODyEYjnfVZBqhh/0wp84D6kpLdHp+sc2WUzouRyc7m9w+lgtBZnaM5j2K3Xbko&#10;9sDbcL/KX+mKI2/TMvQaqD/labZOaxJx53V5pTegv57tBNadbGbl/FmkrEteQqq3qI+beBGPx1jo&#10;n1cu78nbe6n++2Ms/wAAAP//AwBQSwMEFAAGAAgAAAAhAHOD0BTdAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2EZwYvYTSs0bcymFEEp9tTUi7dNdpqEZmdDdtPGf+8ED/Y0zHvD&#10;m++lm9G24oK9bxwpmM8iEEilMw1VCr6O788rED5oMrp1hAp+0MMmu79LdWLclQ54yUMlOIR8ohXU&#10;IXSJlL6s0Wo/cx0SeyfXWx147Stpen3lcNvKRRQtpdUN8Ydad/hWY3nOB6vgvKNiH+9P9B2G3SL/&#10;+IxX7ilW6vFh3L6CCDiG/2OY8BkdMmYq3EDGi1bBOuYqgfVpTv7Lcg2i+BNklsrbAtkvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF28zhO8AQAAYAMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHOD0BTdAAAACAEAAA8AAAAAAAAAAAAAAAAAFgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="#7c7c7c" strokeweight=".31328mm">
+              <v:line w14:anchorId="54B6E1C4" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:15733760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="48.5pt,8.5pt" to="68.45pt,8.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdvM4TvAEAAGADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJ0QuMOH1I1r10&#10;W4B2H8BIsi1MFgVRiZO/H6VcVmxvRWFAoHg5OjykF4+HwYm9iWTRN3I2mUphvEJtfdfIX69PXx6k&#10;oAReg0NvGnk0JB+Xnz8txlCbOfbotImCQTzVY2hkn1Koq4pUbwagCQbjOdhiHCDxNXaVjjAy+uCq&#10;+XR6V40YdYioDBF716egXBb8tjUq/WxbMkm4RjK3VM5Yzm0+q+UC6i5C6K0604B3sBjAen70CrWG&#10;BGIX7X9Qg1URCds0UThU2LZWmdIDdzOb/tPNSw/BlF5YHApXmejjYNWP/cpvYqauDv4lPKP6TcLj&#10;qgffmULg9Rh4cLMsVTUGqq8l+UJhE8V2/I6ac2CXsKhwaOOQIbk/cShiH69im0MSip3z25ubu1sp&#10;1CVUQX2pC5HSN4ODyEYjnfVZBqhh/0wp84D6kpLdHp+sc2WUzouRyc7m9w+lgtBZnaM5j2K3Xbko&#10;9sDbcL/KX+mKI2/TMvQaqD/labZOaxJx53V5pTegv57tBNadbGbl/FmkrEteQqq3qI+beBGPx1jo&#10;n1cu78nbe6n++2Ms/wAAAP//AwBQSwMEFAAGAAgAAAAhAHOD0BTdAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2EZwYvYTSs0bcymFEEp9tTUi7dNdpqEZmdDdtPGf+8ED/Y0zHvD&#10;m++lm9G24oK9bxwpmM8iEEilMw1VCr6O788rED5oMrp1hAp+0MMmu79LdWLclQ54yUMlOIR8ohXU&#10;IXSJlL6s0Wo/cx0SeyfXWx147Stpen3lcNvKRRQtpdUN8Ydad/hWY3nOB6vgvKNiH+9P9B2G3SL/&#10;+IxX7ilW6vFh3L6CCDiG/2OY8BkdMmYq3EDGi1bBOuYqgfVpTv7Lcg2i+BNklsrbAtkvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF28zhO8AQAAYAMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHOD0BTdAAAACAEAAA8AAAAAAAAAAAAAAAAAFgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="#7c7c7c" strokeweight=".31328mm">
                 <v:stroke dashstyle="dash"/>
                 <w10:wrap anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B217E5" w14:textId="0BEF7CD8" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00B21127">
       <w:pPr>
         <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -17849,69 +18028,51 @@
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="80"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>publicación, volumen</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(número), </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">-pp. </w:t>
+        <w:t xml:space="preserve">(número), pp-pp. </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
         <w:t>https://doi.org/10.xxxxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67029058" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00505931" w:rsidP="00B21127">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="686873CE" w14:textId="14AEE833" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00B21127">
       <w:pPr>
@@ -18298,87 +18459,87 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="00153E97">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.xxxxxx.xxx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A2F9F00" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00505931">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="186E6B01" w14:textId="1C2E11E0" w:rsidR="00505931" w:rsidRPr="00B21127" w:rsidRDefault="009B62EB" w:rsidP="00B21127">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="CONTRIBUCIONES_DE_AUTORES,_FINANCIACIÓN_"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="10" w:name="CONTRIBUCIONES_DE_AUTORES,_FINANCIACIÓN_"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00B21127">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONTRIBUCIONES DE</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21127">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B21127">
         <w:rPr>
@@ -18541,775 +18702,544 @@
     <w:p w14:paraId="18A7730F" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00B21127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:right="227"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Conceptualización: </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Apellido </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Apellido Apellido, Nombre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Software: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido Apellido, Nombre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Validación: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido Apellido, Nombre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Análisis formal: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido Apellido, Nombre y Apellido Apellido, Nombre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Curación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>datos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Nombre.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Redacción-Preparación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>borrador</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>original:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido Apellido,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Nombre.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Redacción-Re-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>visión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Edición:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...192 lines deleted...]
-          <w:spacing w:val="-15"/>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nombre.</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
-          <w:spacing w:val="-15"/>
-[...164 lines deleted...]
-          <w:color w:val="221F1F"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>y</w:t>
-[...18 lines deleted...]
-        <w:t>Edición:</w:t>
+        <w:t>Visualización:</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Apellido</w:t>
-[...163 lines deleted...]
-        <w:t xml:space="preserve">, Nombre. </w:t>
+        <w:t xml:space="preserve">Apellido Apellido, Nombre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supervi- sión: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido Apellido, Nombre. </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Administración de proyectos: </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Apellido </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, Nombre. </w:t>
+        <w:t xml:space="preserve">Apellido Apellido, Nombre. </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Todos los/as</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autores/as han leído y aceptado la versión publicada del manuscrito: </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Apellido </w:t>
-[...17 lines deleted...]
-        <w:t>, Nombre.</w:t>
+        <w:t>Apellido Apellido, Nombre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07783FDF" w14:textId="483375F1" w:rsidR="00505931" w:rsidRPr="00B21127" w:rsidRDefault="009B62EB" w:rsidP="00B21127">
       <w:pPr>
         <w:spacing w:before="1" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Financiación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
@@ -19744,84 +19674,89 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0099325B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hubiere.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7235EE5C" w14:textId="4C15C494" w:rsidR="00B21127" w:rsidRPr="00153E97" w:rsidRDefault="00B21127">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B21127" w:rsidRPr="00153E97" w:rsidSect="00FF273C">
-          <w:headerReference w:type="even" r:id="rId30"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId35"/>
+          <w:headerReference w:type="even" r:id="rId26"/>
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="even" r:id="rId28"/>
+          <w:footerReference w:type="default" r:id="rId29"/>
+          <w:headerReference w:type="first" r:id="rId30"/>
+          <w:footerReference w:type="first" r:id="rId31"/>
           <w:pgSz w:w="11920" w:h="16850"/>
           <w:pgMar w:top="1532" w:right="460" w:bottom="1060" w:left="740" w:header="397" w:footer="328" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="AUTOR/A/ES/AS:"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="11" w:name="AUTOR/A/ES/AS:"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="3384A890" w14:textId="77777777" w:rsidR="00B21127" w:rsidRDefault="00B21127" w:rsidP="00B21127"/>
     <w:p w14:paraId="5DE7992B" w14:textId="77777777" w:rsidR="00B21127" w:rsidRDefault="00B21127" w:rsidP="00B21127"/>
-    <w:p w14:paraId="7A938B73" w14:textId="7A2333BC" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00305766">
+    <w:p w14:paraId="7A938B73" w14:textId="7A2333BC" w:rsidR="00505931" w:rsidRPr="00083FE4" w:rsidRDefault="009B62EB" w:rsidP="00083FE4">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
-[...5 lines deleted...]
-          <w:spacing w:val="-2"/>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153E97">
-[...3 lines deleted...]
-          <w:spacing w:val="-2"/>
+      <w:r w:rsidRPr="00083FE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AUTOR/A/ES/AS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0959A242" w14:textId="588EB7AE" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00305766">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nombre</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
@@ -19992,72 +19927,65 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>interlineado</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB26B9B" w14:textId="2DC5E9AE" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00305766">
+    <w:p w14:paraId="4EB26B9B" w14:textId="5DB12647" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00305766">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
         </w:rPr>
         <w:t>Filiación</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E438B6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>Calibri 12</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
@@ -20370,51 +20298,51 @@
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>Máximo 120 palabras, en un único párrafo)</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DCA017B" w14:textId="23A0A248" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00305766">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="229" w:right="506"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId32">
         <w:r w:rsidRPr="00153E97">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>correoelectronico@dominio.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>en la línea siguiente (</w:t>
       </w:r>
       <w:r w:rsidR="00E438B6">
@@ -20435,62 +20363,60 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>como hipervínculo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A7A30D" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Índice</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>H:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F26FB9E" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB">
       <w:pPr>
@@ -21227,51 +21153,51 @@
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>Máximo 120 palabras, en un único párrafo)</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E02063" w14:textId="7004E314" w:rsidR="00034FEF" w:rsidRPr="00153E97" w:rsidRDefault="00034FEF" w:rsidP="00034FEF">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="229" w:right="506"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId33">
         <w:r w:rsidRPr="00153E97">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>correoelectronico@dominio.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>en la línea siguiente (</w:t>
       </w:r>
       <w:r w:rsidR="00E438B6">
@@ -21292,62 +21218,60 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>como hipervínculo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B474CA9" w14:textId="77777777" w:rsidR="00034FEF" w:rsidRPr="00153E97" w:rsidRDefault="00034FEF" w:rsidP="00034FEF">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Índice</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>H:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6954A8F0" w14:textId="77777777" w:rsidR="00034FEF" w:rsidRPr="00153E97" w:rsidRDefault="00034FEF" w:rsidP="00034FEF">
       <w:pPr>
@@ -21632,125 +21556,148 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>autores</w:t>
       </w:r>
       <w:r w:rsidR="00305766" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>/as.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidSect="00E8015B">
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:w="11920" w:h="16850"/>
       <w:pgMar w:top="780" w:right="460" w:bottom="1060" w:left="740" w:header="454" w:footer="315" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25D63E69" w14:textId="77777777" w:rsidR="008E2B0A" w:rsidRDefault="008E2B0A">
+    <w:p w14:paraId="66ABA9FE" w14:textId="77777777" w:rsidR="009922F7" w:rsidRDefault="009922F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51F7EF06" w14:textId="77777777" w:rsidR="008E2B0A" w:rsidRDefault="008E2B0A">
+    <w:p w14:paraId="7AF59BE9" w14:textId="77777777" w:rsidR="009922F7" w:rsidRDefault="009922F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-966583682"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0AFF7817" w14:textId="2429E098" w:rsidR="00DF7367" w:rsidRDefault="00DF7367" w:rsidP="00DF7367">
         <w:pPr>
           <w:spacing w:before="14"/>
           <w:ind w:left="20"/>
           <w:rPr>
             <w:sz w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:color w:val="221F1F"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="221F1F"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -21763,85 +21710,97 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="221F1F"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="221F1F"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:p>
       <w:p w14:paraId="78A64C50" w14:textId="05AEB345" w:rsidR="00DF7367" w:rsidRDefault="00DF7367" w:rsidP="00DF7367">
         <w:pPr>
           <w:spacing w:before="12"/>
           <w:ind w:left="20"/>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
         </w:pPr>
       </w:p>
-      <w:p w14:paraId="26578DCB" w14:textId="1ECA9D63" w:rsidR="00DF7367" w:rsidRPr="00FA47DE" w:rsidRDefault="00DF7367">
+      <w:p w14:paraId="26578DCB" w14:textId="1ECA9D63" w:rsidR="00DF7367" w:rsidRPr="001B08E9" w:rsidRDefault="00DF7367">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00FA47DE">
+        <w:r w:rsidRPr="001B08E9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FA47DE">
+        <w:r w:rsidRPr="001B08E9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FA47DE">
+        <w:r w:rsidRPr="001B08E9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FA47DE">
+        <w:r w:rsidRPr="001B08E9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA47DE">
+        <w:r w:rsidRPr="001B08E9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3F902059" w14:textId="0EDC58B7" w:rsidR="00DF7367" w:rsidRPr="00FA47DE" w:rsidRDefault="00497A91" w:rsidP="00497A91">
     <w:pPr>
       <w:spacing w:before="14"/>
       <w:ind w:left="20"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FA47DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidRPr="00FA47DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
@@ -21942,134 +21901,153 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FA47DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FA47DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FA47DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                        https://doi.org/10.4185/rlcs-</w:t>
+      <w:t xml:space="preserve">                                       </w:t>
     </w:r>
-    <w:r w:rsidR="00FA47DE">
+    <w:r w:rsidRPr="001B08E9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> https://doi.org/10.4185/rlcs-</w:t>
+    </w:r>
+    <w:r w:rsidR="00FA47DE" w:rsidRPr="001B08E9">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="221F1F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>año</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FA47DE">
+    <w:r w:rsidRPr="001B08E9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>-XXXX</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FA47DE">
+    <w:r w:rsidRPr="001B08E9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-8"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FA47DE">
+    <w:r w:rsidRPr="001B08E9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>(lo</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FA47DE">
+    <w:r w:rsidRPr="001B08E9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="-10"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FA47DE">
+    <w:r w:rsidRPr="001B08E9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>pone</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FA47DE">
+    <w:r w:rsidRPr="001B08E9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="-9"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FA47DE">
+    <w:r w:rsidRPr="001B08E9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>el</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FA47DE">
+    <w:r w:rsidRPr="001B08E9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="-8"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FA47DE">
+    <w:r w:rsidRPr="001B08E9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="-2"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>editor)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7159E011" w14:textId="15739092" w:rsidR="00505931" w:rsidRDefault="00497A91">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487432192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65DB1602" wp14:editId="27F8F8F5">
@@ -22105,162 +22083,186 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6133BDA3" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00A8314C" w:rsidRDefault="009B62EB">
+                        <w:p w14:paraId="6133BDA3" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="001B08E9" w:rsidRDefault="009B62EB">
                           <w:pPr>
                             <w:pStyle w:val="Textoindependiente"/>
                             <w:spacing w:before="10"/>
                             <w:ind w:left="60"/>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A8314C">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
-                          <w:r w:rsidRPr="00A8314C">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
-                          <w:r w:rsidRPr="00A8314C">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidRPr="00A8314C">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A8314C">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="65DB1602" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="docshape3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:294.5pt;margin-top:803.6pt;width:13pt;height:24.7pt;z-index:-15884288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXNnG42QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zRdUUHUdLXsahHS&#10;AistfMDEcRKLxGPGbpPy9YydpsvlDfFijT32mXPOjHfX09CLoyZv0JYyX62l0FZhbWxbyq9f7l+9&#10;kcIHsDX0aHUpT9rL6/3LF7vRFXqDHfa1JsEg1hejK2UXgiuyzKtOD+BX6LTlZIM0QOAttVlNMDL6&#10;0Geb9XqbjUi1I1Taez69m5Nyn/CbRqvwuWm8DqIvJXMLaaW0VnHN9jsoWgLXGXWmAf/AYgBjuegF&#10;6g4CiAOZv6AGowg9NmGlcMiwaYzSSQOrydd/qHnqwOmkhc3x7mKT/3+w6tPxyT2SCNM7nLiBSYR3&#10;D6i+eWHxtgPb6hsiHDsNNRfOo2XZ6Hxxfhqt9oWPINX4EWtuMhwCJqCpoSG6wjoFo3MDThfT9RSE&#10;iiW3r/M1ZxSnrvKr7dvUlAyK5bEjH95rHEQMSknc0wQOxwcfIhkoliuxlsV70/epr7397YAvxpNE&#10;PvKdmYepmoSpS7mJyqKWCusTqyGcp4Wnm4MO6YcUI09KKf33A5CWov9g2ZE4VktAS1AtAVjFT0sZ&#10;pJjD2zCP38GRaTtGnj23eMOuNSYpemZxpsvdT0LPkxrH69d9uvX8n/Y/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAM4WupeAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdSjFt&#10;iFNVCE5IiDQcODqxm1iN1yF22/D3bE9w3JnR7JtiO/uBne0UXUAFy4UAZrENxmGn4LN+fVgDi0mj&#10;0UNAq+DHRtiWtzeFzk24YGXP+9QxKsGYawV9SmPOeWx763VchNEieYcweZ3onDpuJn2hcj/wlRCS&#10;e+2QPvR6tM+9bY/7k1ew+8LqxX2/Nx/VoXJ1vRH4Jo9K3d/Nuydgyc7pLwxXfEKHkpiacEIT2aAg&#10;W29oSyJDiscVMIrIZUZSc5UyKYGXBf+/ovwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;FzZxuNkBAACXAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAM4WupeAAAAANAQAADwAAAAAAAAAAAAAAAAAzBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6133BDA3" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00A8314C" w:rsidRDefault="009B62EB">
+                  <w:p w14:paraId="6133BDA3" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="001B08E9" w:rsidRDefault="009B62EB">
                     <w:pPr>
                       <w:pStyle w:val="Textoindependiente"/>
                       <w:spacing w:before="10"/>
                       <w:ind w:left="60"/>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A8314C">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
-                    <w:r w:rsidRPr="00A8314C">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
-                    <w:r w:rsidRPr="00A8314C">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidRPr="00A8314C">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00A8314C">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487431168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15E703B6" wp14:editId="5BCACE88">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>669925</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
@@ -22589,563 +22591,637 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5F2FD6AA" w14:textId="7E0CDEE2" w:rsidR="00505931" w:rsidRPr="00A8314C" w:rsidRDefault="009B62EB">
+                        <w:p w14:paraId="5F2FD6AA" w14:textId="7E0CDEE2" w:rsidR="00505931" w:rsidRPr="001B08E9" w:rsidRDefault="009B62EB">
                           <w:pPr>
                             <w:spacing w:before="14"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                              <w:sz w:val="16"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A8314C">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
-                              <w:sz w:val="16"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>https://doi.org/10.4185/rlcs-</w:t>
                           </w:r>
-                          <w:r w:rsidR="00A8314C">
+                          <w:r w:rsidR="00A8314C" w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
-                              <w:sz w:val="16"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>año</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A8314C">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
-                              <w:sz w:val="16"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>-XXXX</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A8314C">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
                               <w:spacing w:val="-8"/>
-                              <w:sz w:val="16"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A8314C">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="7D7D7D"/>
-                              <w:sz w:val="16"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>(lo</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A8314C">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="7D7D7D"/>
                               <w:spacing w:val="-10"/>
-                              <w:sz w:val="16"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A8314C">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="7D7D7D"/>
-                              <w:sz w:val="16"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>pone</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A8314C">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="7D7D7D"/>
                               <w:spacing w:val="-9"/>
-                              <w:sz w:val="16"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A8314C">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="7D7D7D"/>
-                              <w:sz w:val="16"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>el</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A8314C">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="7D7D7D"/>
                               <w:spacing w:val="-8"/>
-                              <w:sz w:val="16"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A8314C">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="7D7D7D"/>
                               <w:spacing w:val="-2"/>
-                              <w:sz w:val="16"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>editor)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="5A861B88" id="docshape2" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:364.65pt;margin-top:788.3pt;width:192.4pt;height:10.95pt;z-index:-15884800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7QPx+2wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJs6Iz4hRdiw4D&#10;ugvQ7QNoWbaF2aJGKbGzrx8lx+m2vhV7EWhSOjznkN5ej30nDpq8QVvI1WIphbYKK2ObQn7/dv/m&#10;SgofwFbQodWFPGovr3evX20Hl+s1tthVmgSDWJ8PrpBtCC7PMq9a3YNfoNOWizVSD4E/qckqgoHR&#10;+y5bL5eX2YBUOUKlvefs3VSUu4Rf11qFL3XtdRBdIZlbSCels4xntttC3hC41qgTDXgBix6M5aZn&#10;qDsIIPZknkH1RhF6rMNCYZ9hXRulkwZWs1r+o+axBaeTFjbHu7NN/v/Bqs+HR/eVRBjf48gDTCK8&#10;e0D1wwuLty3YRt8Q4dBqqLjxKlqWDc7np6fRap/7CFIOn7DiIcM+YAIaa+qjK6xTMDoP4Hg2XY9B&#10;KE6uN5uLzRWXFNdWF++Wl29TC8jn1458+KCxFzEoJPFQEzocHnyIbCCfr8RmFu9N16XBdvavBF+M&#10;mcQ+Ep6oh7EchakKuYl9o5gSqyPLIZzWhdebgxbplxQDr0oh/c89kJai+2jZkrhXc0BzUM4BWMVP&#10;CxmkmMLbMO3f3pFpWkaeTLd4w7bVJil6YnGiy+NPQk+rGvfrz+906+mH2v0GAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAxYe9j4gAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLO1g&#10;3VqaThOCExKiKweOaeO10RqnNNlW3p70NI72/+n353w7mZ6dcXTakoB4EQFDaqzS1Ar4qt4eNsCc&#10;l6RkbwkF/KKDbXF7k8tM2QuVeN77loUScpkU0Hk/ZJy7pkMj3cIOSCE72NFIH8ax5WqUl1Buer6M&#10;ooQbqSlc6OSALx02x/3JCNh9U/mqfz7qz/JQ6qpKI3pPjkLc3027Z2AeJ3+FYdYP6lAEp9qeSDnW&#10;C1gv08eAhmC1ThJgMxLHTzGwet6lmxXwIuf/3yj+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhADtA/H7bAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhADFh72PiAAAADgEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="5F2FD6AA" w14:textId="7E0CDEE2" w:rsidR="00505931" w:rsidRPr="00A8314C" w:rsidRDefault="009B62EB">
+                  <w:p w14:paraId="5F2FD6AA" w14:textId="7E0CDEE2" w:rsidR="00505931" w:rsidRPr="001B08E9" w:rsidRDefault="009B62EB">
                     <w:pPr>
                       <w:spacing w:before="14"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A8314C">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>https://doi.org/10.4185/rlcs-</w:t>
                     </w:r>
-                    <w:r w:rsidR="00A8314C">
+                    <w:r w:rsidR="00A8314C" w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>año</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00A8314C">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>-XXXX</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00A8314C">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
                         <w:spacing w:val="-8"/>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00A8314C">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="7D7D7D"/>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>(lo</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00A8314C">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="7D7D7D"/>
                         <w:spacing w:val="-10"/>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00A8314C">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="7D7D7D"/>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>pone</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00A8314C">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="7D7D7D"/>
                         <w:spacing w:val="-9"/>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00A8314C">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="7D7D7D"/>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>el</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00A8314C">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="7D7D7D"/>
                         <w:spacing w:val="-8"/>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00A8314C">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="7D7D7D"/>
                         <w:spacing w:val="-2"/>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>editor)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="289635745"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="27F741B1" w14:textId="3F187E95" w:rsidR="00DF7367" w:rsidRDefault="00DF7367">
+      <w:p w14:paraId="27F741B1" w14:textId="3F187E95" w:rsidR="00DF7367" w:rsidRPr="00426A14" w:rsidRDefault="00DF7367">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00426A14">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00426A14">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00426A14">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00426A14">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00426A14">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="748B8842" w14:textId="77777777" w:rsidR="00DF7367" w:rsidRDefault="00DF7367">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="29A8548A" w14:textId="763CBAC4" w:rsidR="00497A91" w:rsidRPr="00FB3356" w:rsidRDefault="00497A91" w:rsidP="00497A91">
+  <w:p w14:paraId="29A8548A" w14:textId="763CBAC4" w:rsidR="00497A91" w:rsidRPr="00CD7357" w:rsidRDefault="00497A91" w:rsidP="00497A91">
     <w:pPr>
       <w:spacing w:before="12"/>
       <w:ind w:left="20"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">         Revista</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-5"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Latina</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-5"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>de</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Comunicación</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-3"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Social,</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00FB3356">
+    <w:r w:rsidR="00FB3356" w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>No.</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>https://doi.org/10.4185/rlcs-</w:t>
     </w:r>
-    <w:r w:rsidR="00FB3356">
+    <w:r w:rsidR="00FB3356" w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>año</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>-XXXX</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-8"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>(lo</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="-10"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>pone</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="-9"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>el</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="-8"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB3356">
+    <w:r w:rsidRPr="00CD7357">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="-2"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>editor)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D3141FC" w14:textId="52E09E38" w:rsidR="00DF7367" w:rsidRDefault="00497A91">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487441408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41143B7A" wp14:editId="32506FDF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3740150</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
@@ -23176,162 +23252,186 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0443A5E0" w14:textId="77777777" w:rsidR="00DF7367" w:rsidRPr="00FB3356" w:rsidRDefault="00DF7367">
+                        <w:p w14:paraId="0443A5E0" w14:textId="77777777" w:rsidR="00DF7367" w:rsidRPr="00CD7357" w:rsidRDefault="00DF7367">
                           <w:pPr>
                             <w:pStyle w:val="Textoindependiente"/>
                             <w:spacing w:before="10"/>
                             <w:ind w:left="60"/>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00FB3356">
+                          <w:r w:rsidRPr="00CD7357">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
-                          <w:r w:rsidRPr="00FB3356">
+                          <w:r w:rsidRPr="00CD7357">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
-                          <w:r w:rsidRPr="00FB3356">
+                          <w:r w:rsidRPr="00CD7357">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidRPr="00FB3356">
+                          <w:r w:rsidRPr="00CD7357">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00FB3356">
+                          <w:r w:rsidRPr="00CD7357">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="41143B7A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:294.5pt;margin-top:803.6pt;width:13pt;height:24.7pt;z-index:-15875072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP7VTL2QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthu0WAz4hRdiw4D&#10;ugvQ9QMYWbaF2aJGKbGzrx8lx+nWvQ17EShROjznkNpcT0MvDpq8QVvJYpVLoa3C2ti2kk/f7t+8&#10;lcIHsDX0aHUlj9rL6+3rV5vRlfoCO+xrTYJBrC9HV8kuBFdmmVedHsCv0GnLyQZpgMBbarOaYGT0&#10;oc8u8nydjUi1I1Taez69m5Nym/CbRqvwpWm8DqKvJHMLaaW07uKabTdQtgSuM+pEA/6BxQDGctEz&#10;1B0EEHsyf0ENRhF6bMJK4ZBh0xilkwZWU+Qv1Dx24HTSwuZ4d7bJ/z9Y9fnw6L6SCNN7nLiBSYR3&#10;D6i+e2HxtgPb6hsiHDsNNRcuomXZ6Hx5ehqt9qWPILvxE9bcZNgHTEBTQ0N0hXUKRucGHM+m6ykI&#10;FUuur4qcM4pTl8Xl+l1qSgbl8tiRDx80DiIGlSTuaQKHw4MPkQyUy5VYy+K96fvU197+ccAX40ki&#10;H/nOzMO0m4SpK3kVlUUtO6yPrIZwnhaebg46pJ9SjDwplfQ/9kBaiv6jZUfiWC0BLcFuCcAqflrJ&#10;IMUc3oZ5/PaOTNsx8uy5xRt2rTFJ0TOLE13ufhJ6mtQ4Xr/v063n/7T9BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAM4WupeAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdSjFt&#10;iFNVCE5IiDQcODqxm1iN1yF22/D3bE9w3JnR7JtiO/uBne0UXUAFy4UAZrENxmGn4LN+fVgDi0mj&#10;0UNAq+DHRtiWtzeFzk24YGXP+9QxKsGYawV9SmPOeWx763VchNEieYcweZ3onDpuJn2hcj/wlRCS&#10;e+2QPvR6tM+9bY/7k1ew+8LqxX2/Nx/VoXJ1vRH4Jo9K3d/Nuydgyc7pLwxXfEKHkpiacEIT2aAg&#10;W29oSyJDiscVMIrIZUZSc5UyKYGXBf+/ovwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;T+1Uy9kBAACXAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAM4WupeAAAAANAQAADwAAAAAAAAAAAAAAAAAzBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="0443A5E0" w14:textId="77777777" w:rsidR="00DF7367" w:rsidRPr="00FB3356" w:rsidRDefault="00DF7367">
+                  <w:p w14:paraId="0443A5E0" w14:textId="77777777" w:rsidR="00DF7367" w:rsidRPr="00CD7357" w:rsidRDefault="00DF7367">
                     <w:pPr>
                       <w:pStyle w:val="Textoindependiente"/>
                       <w:spacing w:before="10"/>
                       <w:ind w:left="60"/>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00FB3356">
+                    <w:r w:rsidRPr="00CD7357">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
-                    <w:r w:rsidRPr="00FB3356">
+                    <w:r w:rsidRPr="00CD7357">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
-                    <w:r w:rsidRPr="00FB3356">
+                    <w:r w:rsidRPr="00CD7357">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidRPr="00FB3356">
+                    <w:r w:rsidRPr="00CD7357">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00FB3356">
+                    <w:r w:rsidRPr="00CD7357">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487439360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="403A8446" wp14:editId="14C54F26">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>669925</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
@@ -23527,58 +23627,58 @@
                 <w:txbxContent>
                   <w:p w14:paraId="6BD86AAE" w14:textId="4F13120D" w:rsidR="00DF7367" w:rsidRDefault="00DF7367">
                     <w:pPr>
                       <w:spacing w:before="14"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50A164CC" w14:textId="77777777" w:rsidR="008E2B0A" w:rsidRDefault="008E2B0A">
+    <w:p w14:paraId="1D5EF7C8" w14:textId="77777777" w:rsidR="009922F7" w:rsidRDefault="009922F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FC60387" w14:textId="77777777" w:rsidR="008E2B0A" w:rsidRDefault="008E2B0A">
+    <w:p w14:paraId="43BA9863" w14:textId="77777777" w:rsidR="009922F7" w:rsidRDefault="009922F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="57713097" w14:textId="6D57DC82" w:rsidR="00DF7367" w:rsidRPr="00FA47DE" w:rsidRDefault="00DF7367" w:rsidP="00497A91">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -23814,116 +23914,164 @@
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4197655" cy="450850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="accent1">
                           <a:lumMod val="20000"/>
                           <a:lumOff val="80000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2C19AB7E" w14:textId="7F0F7605" w:rsidR="00A8314C" w:rsidRPr="00D936CD" w:rsidRDefault="00A8314C" w:rsidP="00A8314C">
+                        <w:p w14:paraId="2C19AB7E" w14:textId="274EADAB" w:rsidR="00A8314C" w:rsidRPr="001B08E9" w:rsidRDefault="00A8314C" w:rsidP="00A8314C">
                           <w:pPr>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:i/>
                               <w:iCs/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="231F20"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>Título del artículo (Calibri 11, cursiva, alineado a la derecha)</w:t>
+                            <w:t>Título del artículo (Calibri 1</w:t>
+                          </w:r>
+                          <w:r w:rsidR="001B08E9" w:rsidRPr="001B08E9">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>0</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="001B08E9">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>, cursiva, alineado a la derecha)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="51BFC2A2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:198.95pt;margin-top:.25pt;width:330.5pt;height:35.5pt;z-index:487443456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUeSIwOQIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3aieDex4qy22aaq&#10;tL1I234AxthGxQwFEjv9+g7YyWa3b1XzgGDAZ2bOOZPN3dApchTWSdAFnc9SSoTmUEndFPTH9/27&#10;FSXOM10xBVoU9CQcvdu+fbPpTS4W0IKqhCUIol3em4K23ps8SRxvRcfcDIzQeFmD7ZjHo22SyrIe&#10;0TuVLNL0JunBVsYCF85h9GG8pNuIX9eC+6917YQnqqBYm4+rjWsZ1mS7YXljmWkln8pg/1BFx6TG&#10;pBeoB+YZOVj5F1QnuQUHtZ9x6BKoa8lF7AG7maevunlqmRGxFyTHmQtN7v/B8i/HJ/PNEj+8hwEF&#10;jE048wj8pyMadi3Tjbi3FvpWsAoTzwNlSW9cPn0aqHa5CyBl/xkqFJkdPESgobZdYAX7JIiOApwu&#10;pIvBE47B5Xx9e5NllHC8W2bpKouqJCw/f22s8x8FdCRsCmpR1IjOjo/Oh2pYfn4SkjlQstpLpeIh&#10;GEnslCVHhhZgnAvtxy7VocNyxzhaKZ3MgGG0zBhencOYIloyIMWEL5IoTfqCrrNFNtL3ogDblJf0&#10;+/iLDL6qs5Me50DJrqAx6VRMIP2DrqJLPZNq3GM1Sk8qBOJHCfxQDvgwqFFCdUI9LIx+x/nETQv2&#10;NyU9er2g7teBWUGJ+qRR0/V8uQzDEQ/L7HaBB3t9U17fMM0RqqCeknG78+NAHYyVTYuZRn413KMP&#10;ahkleq5qqhv9HImcZi8MzPU5vnr+h9j+AQAA//8DAFBLAwQUAAYACAAAACEASviN6N4AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBC1DUp/QjZVqOCEikTbB3Bik0SN15Ht&#10;tuHtcU9wHM1o5ptiPdmBnY0PvSMEORPADDVO99QiHPbvj0tgISrSanBkEH5MgHV5e1OoXLsLfZnz&#10;LrYslVDIFUIX45hzHprOWBVmbjSUvG/nrYpJ+pZrry6p3A78SYg5t6qntNCp0Ww60xx3J4sgNvKh&#10;ruq5f337+Dx2VMltu5WI93dT9QIsmin+heGKn9ChTEy1O5EObEB4Xi1WKYqQAbvaIlsmXSMsZAa8&#10;LPj/A+UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFR5IjA5AgAAaQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEr4jejeAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAAkwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="#dbe5f1 [660]" strokecolor="white">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="2C19AB7E" w14:textId="7F0F7605" w:rsidR="00A8314C" w:rsidRPr="00D936CD" w:rsidRDefault="00A8314C" w:rsidP="00A8314C">
+                  <w:p w14:paraId="2C19AB7E" w14:textId="274EADAB" w:rsidR="00A8314C" w:rsidRPr="001B08E9" w:rsidRDefault="00A8314C" w:rsidP="00A8314C">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:i/>
                         <w:iCs/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="231F20"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>Título del artículo (Calibri 11, cursiva, alineado a la derecha)</w:t>
+                      <w:t>Título del artículo (Calibri 1</w:t>
+                    </w:r>
+                    <w:r w:rsidR="001B08E9" w:rsidRPr="001B08E9">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>0</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="001B08E9">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>, cursiva, alineado a la derecha)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="261723FA" w14:textId="7DEF0C38" w:rsidR="00DF7367" w:rsidRDefault="00FA47DE">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
@@ -23953,114 +24101,162 @@
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4197655" cy="450850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="accent1">
                           <a:lumMod val="20000"/>
                           <a:lumOff val="80000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4FD98CF0" w14:textId="67EE0518" w:rsidR="00FA47DE" w:rsidRPr="00D936CD" w:rsidRDefault="00FA47DE" w:rsidP="00FA47DE">
+                        <w:p w14:paraId="4FD98CF0" w14:textId="49F1856B" w:rsidR="00FA47DE" w:rsidRPr="001B08E9" w:rsidRDefault="00FA47DE" w:rsidP="00FA47DE">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:i/>
                               <w:iCs/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="231F20"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>Título del artículo (Calibri 11, cursiva, alineado a la izquierda)</w:t>
+                            <w:t>Título del artículo (Calibri 1</w:t>
+                          </w:r>
+                          <w:r w:rsidR="001B08E9">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>0</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="001B08E9">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>, cursiva, alineado a la izquierda)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="56B4BB13" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:330.5pt;height:35.5pt;z-index:487445504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVymJfPAIAAHAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuOmzAQfa/Uf7D83kCisJugkNU221SV&#10;thdp2w8wxoBV43FtJ5B+fceGZLPbt6o8WPYYzsycc4bN3dApchTWSdAFnc9SSoTmUEndFPTH9/27&#10;FSXOM10xBVoU9CQcvdu+fbPpTS4W0IKqhCUIol3em4K23ps8SRxvRcfcDIzQeFmD7ZjHo22SyrIe&#10;0TuVLNL0JunBVsYCF85h9GG8pNuIX9eC+6917YQnqqBYm4+rjWsZ1mS7YXljmWkln8pg/1BFx6TG&#10;pBeoB+YZOVj5F1QnuQUHtZ9x6BKoa8lF7AG7maevunlqmRGxFyTHmQtN7v/B8i/HJ/PNEj+8hwEF&#10;jE048wj8pyMadi3Tjbi3FvpWsAoTzwNlSW9cPn0aqHa5CyBl/xkqFJkdPESgobZdYAX7JIiOApwu&#10;pIvBE47B5Xx9e5NllHC8W2bpKouqJCw/f22s8x8FdCRsCmpR1IjOjo/Oh2pYfn4lJHOgZLWXSsVD&#10;MJLYKUuODC3AOBfaj12qQ4fljnG0UjqZAcNomTG8OocxRbRkQIoJXyRRmvQFXWeLbKTvRQG2KS/p&#10;9/GJDL6qs5Me50DJrqAx6VRMIP2DrqJLPZNq3GM1Sk8qBOJHCfxQDkRWk0RBlBKqE8piYbQ9jilu&#10;WrC/KenR8gV1vw7MCkrUJ43SrufLZZiReFhmtws82Oub8vqGaY5QBfWUjNudH+fqYKxsWsw00qzh&#10;Hu1Qy6jUc1VT+WjryOc0gmFurs/xrecfxfYPAAAA//8DAFBLAwQUAAYACAAAACEAooGn8tcAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VIXBB1zCGgEKcKFZxQkWj5ACde4qjx&#10;OrLdNvw9Cxe47Gg0o9lXrxc/iRPGNAbSoFYFCKQ+2JEGDR/7l9sHECkbsmYKhBq+MMG6ubyoTWXD&#10;md7xtMuD4BFKldHgcp4rKVPv0Ju0CjMSZ58hepPZxkHaaM487id5VxSl9GYk/uDMjBuH/WF39BqK&#10;jbrp2q6MT8+vbwdHrdoOW6X19dXSPoLIuOS/MvzgMzo0zNSFI9kkJt7g3u/lrCwV207DPatsavkf&#10;vvkGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVcpiXzwCAABwBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAooGn8tcAAAAEAQAADwAAAAAAAAAA&#10;AAAAAACWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="#dbe5f1 [660]" strokecolor="white">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="4FD98CF0" w14:textId="67EE0518" w:rsidR="00FA47DE" w:rsidRPr="00D936CD" w:rsidRDefault="00FA47DE" w:rsidP="00FA47DE">
+                  <w:p w14:paraId="4FD98CF0" w14:textId="49F1856B" w:rsidR="00FA47DE" w:rsidRPr="001B08E9" w:rsidRDefault="00FA47DE" w:rsidP="00FA47DE">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:i/>
                         <w:iCs/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="231F20"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>Título del artículo (Calibri 11, cursiva, alineado a la izquierda)</w:t>
+                      <w:t>Título del artículo (Calibri 1</w:t>
+                    </w:r>
+                    <w:r w:rsidR="001B08E9">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>0</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="001B08E9">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>, cursiva, alineado a la izquierda)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07A4C999" w14:textId="37F3C85C" w:rsidR="00DF7367" w:rsidRPr="00153E97" w:rsidRDefault="00DF7367" w:rsidP="00DF7367">
     <w:pPr>
       <w:spacing w:before="65"/>
       <w:ind w:left="5485"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
@@ -24111,51 +24307,51 @@
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="655A62AF" id="Conector recto 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="304.6pt,2.05pt" to="304.6pt,40.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwbXs4rwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfIPxC815KNuHAEyzk4TS5p&#10;ayDJB6xJSiJKcQkubcl/X5KWnaa9FQUBgvsazs7u+n7sDTsqTxptzeezkjNlBUpt25q/vT5+XnFG&#10;AawEg1bV/KSI329uPq0HV6kFdmik8iyCWKoGV/MuBFcVBYlO9UAzdMrGYIO+hxBN3xbSwxDRe1Ms&#10;yvJLMaCXzqNQRNH7cA7yTcZvGiXCj6YhFZipeeQW8u3zvU93sVlD1XpwnRYTDfgHFj1oGz+9Qj1A&#10;AHbw+i+oXguPhE2YCewLbBotVO4hdjMv/+jmpQOnci9RHHJXmej/wYrvx63d+URdjPbFPaP4Sczi&#10;tgPbqkzg9eTi4OZJqmJwVF1LkkFu59l++IYy5sAhYFZhbHyfIGN/bMxin65iqzEwcXaK6L1d3S1X&#10;ywwO1aXOeQpPCnuWHjU32iYZoILjM4XEA6pLSnJbfNTG5FEay4aa3y0Xy1xAaLRMwZRGvt1vjWdH&#10;iMtwW6Yz/fshzePBygzWKZBfp3cAbc7v+Lmxkxap/bRrVO1Rnnb+olGcVmY5bVZah9/tXP2+/5tf&#10;AAAA//8DAFBLAwQUAAYACAAAACEAGkQfQd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/D&#10;MBCE70j9D9ZW4kadhKq0aTYVT1EBl4bH2Y23SUS8jmKnDf8eIw5wHM1o5ptsM5pWHKl3jWWEeBaB&#10;IC6tbrhCeHt9uFiCcF6xVq1lQvgiB5t8cpapVNsT7+hY+EqEEnapQqi971IpXVmTUW5mO+LgHWxv&#10;lA+yr6Tu1SmUm1YmUbSQRjUcFmrV0W1N5WcxGISteV5tr+5frNk93cw/isfLu+GdEc+n4/UahKfR&#10;/4XhBz+gQx6Y9nZg7USLsIhWSYgizGMQwf/Ve4RlnIDMM/n/QP4NAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAsG17OK8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAGkQfQd0AAAAIAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokecolor="#404040">
+            <v:line w14:anchorId="2167D3EC" id="Conector recto 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="304.6pt,2.05pt" to="304.6pt,40.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwbXs4rwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfIPxC815KNuHAEyzk4TS5p&#10;ayDJB6xJSiJKcQkubcl/X5KWnaa9FQUBgvsazs7u+n7sDTsqTxptzeezkjNlBUpt25q/vT5+XnFG&#10;AawEg1bV/KSI329uPq0HV6kFdmik8iyCWKoGV/MuBFcVBYlO9UAzdMrGYIO+hxBN3xbSwxDRe1Ms&#10;yvJLMaCXzqNQRNH7cA7yTcZvGiXCj6YhFZipeeQW8u3zvU93sVlD1XpwnRYTDfgHFj1oGz+9Qj1A&#10;AHbw+i+oXguPhE2YCewLbBotVO4hdjMv/+jmpQOnci9RHHJXmej/wYrvx63d+URdjPbFPaP4Sczi&#10;tgPbqkzg9eTi4OZJqmJwVF1LkkFu59l++IYy5sAhYFZhbHyfIGN/bMxin65iqzEwcXaK6L1d3S1X&#10;ywwO1aXOeQpPCnuWHjU32iYZoILjM4XEA6pLSnJbfNTG5FEay4aa3y0Xy1xAaLRMwZRGvt1vjWdH&#10;iMtwW6Yz/fshzePBygzWKZBfp3cAbc7v+Lmxkxap/bRrVO1Rnnb+olGcVmY5bVZah9/tXP2+/5tf&#10;AAAA//8DAFBLAwQUAAYACAAAACEAGkQfQd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/D&#10;MBCE70j9D9ZW4kadhKq0aTYVT1EBl4bH2Y23SUS8jmKnDf8eIw5wHM1o5ptsM5pWHKl3jWWEeBaB&#10;IC6tbrhCeHt9uFiCcF6xVq1lQvgiB5t8cpapVNsT7+hY+EqEEnapQqi971IpXVmTUW5mO+LgHWxv&#10;lA+yr6Tu1SmUm1YmUbSQRjUcFmrV0W1N5WcxGISteV5tr+5frNk93cw/isfLu+GdEc+n4/UahKfR&#10;/4XhBz+gQx6Y9nZg7USLsIhWSYgizGMQwf/Ve4RlnIDMM/n/QP4NAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAsG17OK8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAGkQfQd0AAAAIAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokecolor="#404040">
               <w10:wrap anchorx="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FAD8AA1" wp14:editId="1FAC3162">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1655800</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>12164</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2138205" cy="497826"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1623351193" name="Imagen 1623351193" descr="Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
@@ -24277,66 +24473,84 @@
         <w:spacing w:val="-4"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>pp</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>-pp</w:t>
     </w:r>
     <w:r w:rsidR="00497A91" w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="57D69F63" w14:textId="77777777" w:rsidR="00DF7367" w:rsidRPr="00153E97" w:rsidRDefault="00DF7367" w:rsidP="00DF7367">
+  <w:p w14:paraId="57D69F63" w14:textId="06B16041" w:rsidR="00DF7367" w:rsidRPr="00153E97" w:rsidRDefault="00DF7367" w:rsidP="00DF7367">
     <w:pPr>
       <w:ind w:left="5485"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>https://doi.org/10.4185/rlcs-2024-XXXX</w:t>
+      <w:t>https://doi.org/10.4185/rlcs-</w:t>
+    </w:r>
+    <w:r w:rsidR="00464FCE">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="221F1F"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>año</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00153E97">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="221F1F"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>-XXXX</w:t>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="11"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>(lo</w:t>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="11"/>
         <w:sz w:val="16"/>
@@ -24643,87 +24857,84 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="40F2EA64">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8612" w:hanging="137"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37910021"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1632C3BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="229" w:hanging="562"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="229" w:hanging="562"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="221F1F"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1669" w:hanging="735"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="221F1F"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3671" w:hanging="735"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -24950,51 +25161,50 @@
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B2E175E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B8A8E76"/>
     <w:lvl w:ilvl="0" w:tplc="B2DE60D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="339" w:hanging="228"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="0"/>
         <w:w w:val="93"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="12721690">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1377" w:hanging="228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -25064,50 +25274,163 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7599" w:hanging="228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6ADA935C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8636" w:hanging="228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73E204F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A38497F4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8964A7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4E020998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
@@ -25174,166 +25497,202 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="724304791">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1654287518">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="95295857">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="665983333">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="671028514">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1466462193">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1759717647">
     <w:abstractNumId w:val="4"/>
   </w:num>
+  <w:num w:numId="8" w16cid:durableId="756175186">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00505931"/>
     <w:rsid w:val="00031994"/>
     <w:rsid w:val="00034FEF"/>
+    <w:rsid w:val="0004261B"/>
+    <w:rsid w:val="0004494B"/>
     <w:rsid w:val="00076E2D"/>
+    <w:rsid w:val="00083FE4"/>
     <w:rsid w:val="000D5F07"/>
     <w:rsid w:val="00153301"/>
     <w:rsid w:val="00153E97"/>
+    <w:rsid w:val="001B023E"/>
+    <w:rsid w:val="001B08E9"/>
+    <w:rsid w:val="001F2C49"/>
+    <w:rsid w:val="00205B21"/>
+    <w:rsid w:val="00220A51"/>
     <w:rsid w:val="0027704C"/>
     <w:rsid w:val="00305766"/>
+    <w:rsid w:val="00314E40"/>
     <w:rsid w:val="003B0275"/>
     <w:rsid w:val="003C2E3C"/>
     <w:rsid w:val="003C4EBD"/>
     <w:rsid w:val="00403072"/>
+    <w:rsid w:val="00426A14"/>
     <w:rsid w:val="00450246"/>
+    <w:rsid w:val="00464FCE"/>
+    <w:rsid w:val="00464FD4"/>
     <w:rsid w:val="00497A91"/>
     <w:rsid w:val="00505931"/>
+    <w:rsid w:val="0051642B"/>
+    <w:rsid w:val="00554EA5"/>
     <w:rsid w:val="0056636C"/>
     <w:rsid w:val="005C5FBE"/>
     <w:rsid w:val="00633846"/>
+    <w:rsid w:val="00656750"/>
     <w:rsid w:val="007C3908"/>
     <w:rsid w:val="007D489E"/>
     <w:rsid w:val="0080785E"/>
+    <w:rsid w:val="008153FF"/>
+    <w:rsid w:val="00871683"/>
+    <w:rsid w:val="00885C74"/>
+    <w:rsid w:val="008B4007"/>
+    <w:rsid w:val="008C0BAA"/>
     <w:rsid w:val="008E2B0A"/>
+    <w:rsid w:val="008F135F"/>
     <w:rsid w:val="009869AE"/>
+    <w:rsid w:val="009922F7"/>
     <w:rsid w:val="0099325B"/>
     <w:rsid w:val="009B62EB"/>
     <w:rsid w:val="009E0254"/>
+    <w:rsid w:val="00A409FB"/>
+    <w:rsid w:val="00A644DD"/>
     <w:rsid w:val="00A8314C"/>
     <w:rsid w:val="00AB099E"/>
     <w:rsid w:val="00AB18CC"/>
+    <w:rsid w:val="00AC75B3"/>
+    <w:rsid w:val="00AE4048"/>
+    <w:rsid w:val="00B12810"/>
     <w:rsid w:val="00B21127"/>
     <w:rsid w:val="00B82081"/>
     <w:rsid w:val="00BC24D8"/>
     <w:rsid w:val="00C82AF6"/>
+    <w:rsid w:val="00CA164C"/>
+    <w:rsid w:val="00CD7357"/>
+    <w:rsid w:val="00D619CC"/>
+    <w:rsid w:val="00DC5CAD"/>
+    <w:rsid w:val="00DD6323"/>
     <w:rsid w:val="00DF00C0"/>
     <w:rsid w:val="00DF7367"/>
     <w:rsid w:val="00E33843"/>
     <w:rsid w:val="00E438B6"/>
     <w:rsid w:val="00E8015B"/>
     <w:rsid w:val="00EA1CE8"/>
     <w:rsid w:val="00EE49C6"/>
     <w:rsid w:val="00F14D12"/>
     <w:rsid w:val="00F34754"/>
     <w:rsid w:val="00FA47DE"/>
     <w:rsid w:val="00FB3356"/>
+    <w:rsid w:val="00FC6736"/>
     <w:rsid w:val="00FE6AA4"/>
     <w:rsid w:val="00FF273C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1CE92414"/>
-  <w15:docId w15:val="{1C4BB0CA-D8CE-4363-964B-F57D75113002}"/>
+  <w15:docId w15:val="{A518351C-EF8C-45F4-9F1A-F7951AA4F132}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -25826,50 +26185,51 @@
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextoindependienteCar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="253"/>
       <w:ind w:left="687" w:right="690"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="54"/>
       <w:szCs w:val="54"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
@@ -26017,59 +26377,72 @@
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E33843"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
     <w:name w:val="Título 4 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E33843"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
+    <w:name w:val="Texto independiente Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textoindependiente"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00205B21"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectr%C3%B3nico@dominio.es" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.4185/RLCS-a&#241;o-ID" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectr%C3%B3nico@dominio.es" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xxxxxx.xxx/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectronico@dominio.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectronico@dominio.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.4185/RLCS-a&#241;o-ID" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectr%C3%B3nico@dominio.es" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectr%C3%B3nico@dominio.es" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xxxxxx.xxx/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectronico@dominio.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectronico@dominio.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.4185/RLCS-a&#241;o-ID" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.4185/RLCS-a&#241;o-ID" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -26335,105 +26708,89 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\ISO690.XSL" StyleName="ISO 690 - Primer elemento y fecha" Version="1987"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62FE75DF-EBA8-4225-9E52-C45F67D0D505}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8387</Characters>
+  <Pages>6</Pages>
+  <Words>1387</Words>
+  <Characters>8572</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>182</Lines>
-  <Paragraphs>103</Paragraphs>
+  <Lines>174</Lines>
+  <Paragraphs>100</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
-      <vt:lpstr>Título del artículo (Calibri 24, negrita, centrado, interlineado sencillo)</vt:lpstr>
-[...11 lines deleted...]
-      <vt:lpstr>AUTOR/A/ES/AS:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9586</CharactersWithSpaces>
+  <CharactersWithSpaces>9859</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator>ALMUDENA BARRIENTOS</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-05-26T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 22 para Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2023-05-26T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Adobe PDF Library 22.2.244</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
     <vt:lpwstr>D:20230526093703</vt:lpwstr>
   </property>
 </Properties>