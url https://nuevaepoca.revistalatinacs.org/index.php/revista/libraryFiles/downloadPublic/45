--- v2 (2026-07-29)
+++ v3 (2026-09-07)
@@ -1,48 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="751679E9" w14:textId="77777777" w:rsidR="00505931" w:rsidRDefault="00505931">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A4FDFC5" w14:textId="128F82F1" w:rsidR="00505931" w:rsidRPr="00450246" w:rsidRDefault="009B62EB" w:rsidP="007C3908">
       <w:pPr>
@@ -795,51 +794,51 @@
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="0320701A" id="docshapegroup4" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.85pt;margin-top:4.3pt;width:38.95pt;height:8.65pt;z-index:15730176;mso-position-horizontal-relative:page" coordorigin="1077,86" coordsize="779,173" o:gfxdata="UEsDBBQABgAIAAAAIQDQ4HPPFAEAAEcCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHKEhAqB7DsSWKIx5bHhPb2OGkrQdVWYumZef/Pt10uN3ZgIwQyDit+mxec&#10;ASqnDXYVf18/ZfecUZSo5eAQKr4F4sv6+qpcbz0QSzRSxfsY/YMQpHqwknLnAVOndcHKmI6hE16q&#10;T9mBWBTFnVAOI2DM4qTB67KBVn4Nka02qbzb5MNDx9njbnDyqrixk8DcECcZj6eRqX6aCDDQkYv0&#10;fjBKxnQfYkR9lCXb58gTOc9QbzzdpLBnHKbO3xi/DfbcS3qAYDSwVxnis7QprNCBBCxc41R+WWNa&#10;0lLm2tYoyJtAq5k67HROW7tvDDD+V7xJ2BuMB3Uxf4P6BwAA//8DAFBLAwQUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAF9yZWxzLy5yZWxzpJDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltG&#10;Mtn69jODwTJ621G/0PeJf3/4TItakSVSNrDrelCYHfmYg4H3y/HpBZRUm71dKKOBGwocxseH/RkX&#10;W9uRzLGIapQsBuZay6vW4mZMVjoqmNtmIk62tpGDLtZdbUA99P2z5t8MGDdMdfIG+OQHUJdbaeY/&#10;7BQdk9BUO0dJ0zRFd4+qPX3kM66NYjlgNeBZvkPGtWvPgb7v3f3TG9iWOboj24Rv5LZ+HKhlP3q9&#10;6XL8AgAA//8DAFBLAwQUAAYACAAAACEA37UHNO8CAAA4DQAADgAAAGRycy9lMm9Eb2MueG1s7Jdr&#10;a9swFIa/D/YfhL63vtSOE5OkjHUtg24Lu/wARZZtUVsSkhKn/35Hsp026UZLGZSVfojRxTp5z6tH&#10;F8/Pd22DtkwbLsUCR6chRkxQWXBRLfCvn5cnU4yMJaIgjRRsgW+ZwefL9+/mncpZLGvZFEwjCCJM&#10;3qkFrq1VeRAYWrOWmFOpmIDOUuqWWKjqKig06SB62wRxGE6CTupCaUmZMdB60XfipY9flozab2Vp&#10;mEXNAoM265/aP9fuGSznJK80UTWngwzyDBUt4QL+dB/qgliCNpo/CNVyqqWRpT2lsg1kWXLKfA6Q&#10;TRQeZXOl5Ub5XKq8q9TeJrD2yKdnh6Vft1da/VAr3auH4rWkNwZ8CTpV5ff7Xb3qX0br7ossYD7J&#10;xkqf+K7UrQsBKaGd9/d27y/bWUShMZklk0mKEYWuKJxN07T3n9YwSW5UFGYZRtA7nYw9n4axWTYb&#10;BmZnri8gef+XXuYgazlXnObwG6yC0gOrHkcKRtmNZngI0j4pRkv0zUadwKwqYvmaN9zeekLBHSdK&#10;bFecOpddBVxdacSLBU7DLErDWRpjJEgLhhaSmpoo5q0Z3+1HEpeZnx0k5MeaiIp9MAoQB+Ng+Nik&#10;texqRgrjmp1Th1F89UDNuuHqkjeNmz5XHvKGVXJE2R+s6wm+kHTTMmH7JalZAxZIYWquDEY6Z+2a&#10;Qa76cwE6KWwHFhJVmgvbz7LR9Duk4deisZpZWjstJWga2mG29x0+gTvNLjsD/D6K5B1cA3YjlhEQ&#10;1TN5hBYYro29YrJFrgAZgEpPO9leG6cXdI2vOMVCOh9Hz52qwX4Q+f+xGUdncTSdhRNH1wGcfnUe&#10;YvUK4IQ1+HJwJrNJv/O9wfmkjRPgTCZJGk5h7R7CmblN5dXB6baoF9s5YziP/bH8BueT4IzisySZ&#10;hnEKth3COX2VcCYvCWcW/gXOFC78/qoJhf6sHi+p45n9T451fwGF67m/DQyfEu7+f78O5fsfPMvf&#10;AAAA//8DAFBLAwQKAAAAAAAAACEAlFweJEwFAABMBQAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5n&#10;iVBORw0KGgoAAAANSUhEUgAAACUAAAAlCAMAAADyQNAxAAACalBMVEX///////7+//7+//3+/v7+&#10;/v3+/vz9/vz9/vv9/vn8/vr8/vn8/fr8/fj7/fb6/PX6/PT5+/L4+/H4++73+u32+uv2+ur1+ur1&#10;+erz+eTz+OXy+OPx+ODx9+Hx9+Dw9+Dw997v9t3v9tzv9tvu9trt9dft9dbr9NPq89Dp9NDp88/o&#10;883o8szo8svn8svn8srn8cnm8cbl8cbl8cXl8Mbk8MPk8MLk78Lj8MPj8MLj78Lj78Di78Dh77zh&#10;7r3g7rzg7rvg7rrf7rjf7bje7bbd7LLa667a6q7Z6qrY6anX6ajX6afX6abW6abV6KPV6KLS5pzS&#10;5pvS5ZrQ5pfQ5ZfP5ZbP5JPO5JLM443L4ozK4ovK4YjJ4YfJ4YbI4YbI4YXI4YTG4IHG34HG34DF&#10;337E3nzE3nvD3nrD3nnC3XfB3XXA3HK/3HC+226+222822y82mu82mq72mi72Wi62We62WW62GS4&#10;2GK32GC21162112211y21ly111y111u11lu11lq11lm01lm01Vez1Vez1Vaz1VWy1VWx1FKx1FGw&#10;1FGw1E+w01Cw00+v00+v00yu00yu00uu0kut0kmt0kis0Ues0Uas0UWr0UWr0USr0UOq0EKq0EGp&#10;0ECpz0Cpzz+pzz6ozz2ozzynzzynzzunzjynzjunzjqmzzemzzamzjumzjqmzjmmzjimzjalzjil&#10;zjelzjWlzTilzTelzTalzTWkzjWkzjSkzTakzTWkzTSkzTOkzDOjzTOjzTKjzDOjzDKjzDGizDGi&#10;zDCizC+iyy+hzC+hzC6hyy+hyy6hyy2gyy2gyyygyyuR4E8CAAAAAWJLR0QAiAUdSAAAAAlwSFlz&#10;AAAOxAAADsQBlSsOGwAAAntJREFUOI191Pdf00AUAPCnKKhIHRWcOCoq7ol74dbiXrgngmidoKJI&#10;cYMW1NK6UesC5EKCjdIEa9KkQBP1fzIlSUeS+n67z33z7t7l7gHERsqoVWfefPtwY/OEgZAosveX&#10;vaYpDCEv8/l+0eo0I5N1DAksieQg/B3BksV9tKbvwU9BAsUFx14aG4/GnBNJpA1McC6NRTl1gs6E&#10;g/HujNnSq4AhQoji1qrIdLUjAZLY+yky6n2SVwrj/XrGVQ/rVvNYuTii/sgVn5793R1GSTYlVecp&#10;GOnRV0q5LRaAFT9xeeivyFxPYPpkvwsKAGydka+aKRyxvBxUNJnLBenP1LHvydYTPuxQntW6KW/X&#10;WTev/gqcpmERpSyImDKYzRDZkNK/XxJAxr7vKhNF2BY5K+YmLGGIaT1Laqrund8wAPaoRx0IwAVW&#10;q5xdtJ8Xb2cklyustRVe4lrloMOjPwfAyskTTU0QrThekZ7h5udyYY2N0JBAEWhyrypaVS7CWHnR&#10;+NTHcq6WFijmjBV/MXmhV87Q1gZbdCfhaEeYN4Qmgi0oT/A8zMAJjXJ2+f1fSufDclwpXxBgcB0V&#10;VQskBVPnzpk5GmDlW3nviCBJgEL1yjMVabkMkZMavk5D1hRjCkLttbUA078qS2Lvyh0Yqr5ut9sr&#10;XVzkZyMhP1/67riaDGelxWlWCiZ6b9CvB2azpCahH+g/IVjl57GdN7ihEVSq9Isep0MJEVtjUR9k&#10;+kPjpy0hYlb0cWdeFnEjxDuXxTYK09GgvglQ4p0sTWtad5ej4wzJv9g7SNflTDvcXJDtfisYyfCh&#10;j4UjdCYcQ3MPX3tU34CaPU9vFW0cFzPzD6IpnyjCKkIOAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAA&#10;IQCxLoXZPAQAADwEAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAAA&#10;JQAAACUIAwAAAPJA0DEAAAIKUExURf////3//vz//vz+/vv+/vn+/fX9/PP9+/D8+uv8+ev7+Of6&#10;+OX69+L69uD59d359d359Nz59Nz49Nv49Nf389T38s/28c/28M3278z278j17sf07cb17cb07cX0&#10;7cL07MHz677z6r3y6rPx57Dx5q/w5q7w5azw5arv5Kjv5Kfv5Kfu46Xu46Tu46Tu4qPu4p/t4Z7t&#10;4Z3t4Jzs4Jrt35rs35js35fr3pfr3Zbs3pTr3ZTr3JPq3JHq3I7q3Ijp2obp2YXo2YPo2ILo2IHo&#10;2IHo14Do137n1njm1XHl023k0Wrj0Gfj0Gbjz2TizmPizmLizmHizWDizV7hzV3hzFngy1bgylbe&#10;yFPfyVLfyVHeyE/fyE/eyE3ex0vex0vdxkrexkjexkjcxEXdxUXcxEDcw0Dbwz/cwz7bwj3cwz3b&#10;wjvbwjLZvizYvSvXvCrYvCnXuyjXvCjWuibXuybWuSTWuiPXuiDWuR7WuR7WuBzVuBjUtxbUtRTT&#10;tBPUtRPSsxLTtRLTtBHTtBDSsw7Tsw3RsQ3QsQzSswzSsgrSsgrSsQnSsgnQsAnQrwjSsgjRsAfR&#10;sQfRsAbRsQXQrwTQrwPQsAPPrQLRsAHPrQDUsgDTsgDRrwDRrgDQrwDQrgDPrgDPrQDPrADOrQDO&#10;rADOqwDOqgDNqwDNqgDMqgDMqQDMqADMpwDLpgDJpJUA9qMAAAABYktHRACIBR1IAAAACXBIWXMA&#10;AA7EAAAOxAGVKw4bAAABy0lEQVQ4jYXU+TtUURgH8FfIZIssMYiKolAhW0mkKWmzxJQ9siZL0ULb&#10;CGnKVpKZOfeccY65GvofO8bzKPc6535/vM/n+Z73ee77vAAAsa0YiYKfpfpzAoG3vhIh4gw/jo4G&#10;/7uquMkXdWAATlJFjhBaX4c2aoSQ0wkrhgitroIxEiuFEGNFlp+/JNhAkdHEyLC8SSxVyq9T5pHu&#10;pCdUqvDskUav17M72X8Ks53wAmwL7/1YerWN6BR+9bCp+UFN3aNBBWNbWP/bS8FZTK9eV4VAyuUC&#10;84GML2774ftbWydy9AoRbzG0bLIfRXDlJ80MbagMsu6jkKcM+HeCj8EYmyhNPtu13/RIvbatFJoO&#10;wwSzNfZvC/aoim3lXo6Km9csnEY1b9KpEuhgSKIskJB9Oibgpm7hNOp4ocmvT7+Ve9R1qP9TDxbt&#10;ezpVq9JcsOqYZvpqj/vNwfDPaxK1UQG3fyN6B858dwuVMp0G+d8Qohch9z0WKDJ0Ie6o+XwfwYs3&#10;DkV0UkHXkm1uwf7BzkvZeM87LFD8IPDs9FLRi7JwZXglfGrGWDkccE//R7RxuSB+UXbjfGEMoJzK&#10;LxhR29v5yTz39JMEzb2wmEx/AXLE/EZNjIkZAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQC89tm8&#10;vQQAAL0EAAAUAAAAZHJzL21lZGlhL2ltYWdlMy5wbmeJUE5HDQoaCgAAAA1JSERSAAAAJQAAACUI&#10;AwAAAPJA0DEAAAIxUExURf////7+//3+//v8//r8//j7/vf6//b6/vb5//X4/vT4/vP3/vL3/vH2&#10;/vD1/u3z/urx/unx/ujw/ebv/uXu/uTu/ePt/eHs/eDr/d/q/d7q/d7p/d3p/dzp/dzo/dvo/dvn&#10;/dnn/djm/Nfl/NTj/NPi/NDh/M/g/M7g/Mze/Mrd/Mnc/Mjc/Mjb/Mfc+8TZ/MTZ+8PZ+8PY+8HX&#10;/MHX+7/W+7zT+7vT+7nS+7bQ+7bQ+rLN+rHN+7HN+rDM+q/L+q7L+q3K+qzK+qrI+qnI+qnH+qjH&#10;+qfH+qfG+qbG+qbF+qPE+qLD+aDC+Z/B+Z7A+Z3A+Z2/+Zy/+Zq++Zq9+Zm9+Zi8+Za7+ZO5+JK5&#10;+JG4+JC3+I+3+Yy0+Iq0+Iqz+Iiy+Iey+ISw+IOv94Ct+H6s93yq+Huq93qp93mp93io93en93an&#10;93Wm93Kk92+i92yg9mme9mac9mWb9mGa9WGZ9mCY9mCY9V6X9lyW9VqU9lqU9VaS9VCO9U+N9EyL&#10;9UyL9EuL9UuL9EqL9EqK9UmJ9EiJ9EeJ9EeI9EaH9EWH9ESG9EOF9EKG90KF9EGF9EGE9ECE9ECD&#10;9D+E9D+D9D6D9D6C9D2D9j2C9D2C8z2B9DyC9DyB9DyB8zuB9TuB9DuB8zuA9DuA8zqA9DqA8zp/&#10;8zmA9DmA8zl/9Dl/8zh/9Dh/8zh+9Dh+8zd+8zZ+9DZ+8zZ99DZ98zV99DV98zV88zR89DR88zN8&#10;8zN78zJ784VZqe4AAAABYktHRACIBR1IAAAACXBIWXMAAA7EAAAOxAGVKw4bAAACJUlEQVQ4jYXU&#10;+VdSQRQH8K/Yatlepq202WZR0b4vtmf7nmk7StCiVrTZagY5b8bgSUUGPSoH6AW099c1xDkJOA/u&#10;T3Pe+5y5d+bcuQAw0faSEoPwtlhMgqD4mEc1MimmOsrKYKpNevMgQuj35mYsCLK8SEQiAVuoECJd&#10;XfAURKSjA4any1LZH9hH3huaIleq+/jGzf9jq0uVKc1jQUbsUqlEvbu7OMOYqy7qkowx12jAtPLS&#10;jiEpNOPBsupPfRRNXB4hfq7TY/GmccCqdn/FHF9uRqo5h6W2sIssP+wmnP1DpszNVbRzd7oapyau&#10;wzMVG3SZarddsNnr+qNO7EX9S7GCK30VISHO9eBMzFJVQgNW7E1K9kpHTy1wmOo/7w8vdYUMFWMH&#10;+2FyTU35hJsBRsZXyhVhEad1LDC4KUkoW7LeL1eivOjjSZjNRWfSp8+p5O7T4SMVGNCQUFL5iYEK&#10;8FePVgMD63lG3+VW/7pl//Rp88yDYKrnRoq9P1qMnbfcL25UovTOG7mi3rUY6ogHKONti1D9QZGq&#10;0FXg1K9/y69OzPdSqYofAa59Sa2U32dg8ctV9Dywxh3n/LN+ZVTRubC8LuYWXV++/cTJA9Yi7OtF&#10;OWdU27aMTHfZmEOsM0tlvlpv+J5j28KqTQ1PYpnDQ6iHWcNE1XjwbbgnewoJdTpKCkV3N8xuXwFE&#10;IxHxgsNavglGA98aG8WBll9vNUbKs9t7Skr+Akw6lyCn0iKTAAAAAElFTkSuQmCCUEsDBAoAAAAA&#10;AAAAIQAqIMwC5QMAAOUDAAAVAAAAZHJzL21lZGlhL2ltYWdlNC5qcGVn/9j/4AAQSkZJRgABAQEA&#10;YABgAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQ&#10;ERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAAXABcDASIAAhEBAxEB/8QAHwAAAQUB&#10;AQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEG&#10;E1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVW&#10;V1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLD&#10;xMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAA&#10;AAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKR&#10;obHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hp&#10;anN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU&#10;1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwBvhPwP9huGvIrhr68kQoNY8lob&#10;ayRuG+zB8NI5HG89K9j+F37UPw7+Ci3FhP5l1evtt3aH7kMacBAcHJ7t05/3a3P20fC2n/Cj4Pxn&#10;QLeSK6updk19JIXm2jaMbyePvdsV8Yf8Kv8ADUzTGL4iaSsaJvX7RHIDg9vlyS3qBn+LG75d3h5B&#10;w5HCN4ivLmk9LpWSXZI+FxNaeUTVOlFNvd7JJvZJu7btq2z9avhv8VPDvxX0Ear4cvlvI1A3x/xp&#10;npnGffpRX5+/sYatc+BvjYui6TrUGuafdafJPNLabvKRwD8vP/Ac8f3aK+kqYflk1c+mwGM+uUVV&#10;cbPZ2Pv34w/CvTPi/wCBL3w7qY2JMB5U2MmN+x6g/Wvzd8W/sNfEHQNf+xWYsby2kb91NJdBCR24&#10;/wD1UUVphqs43syMfl1DGKLqrW9ro+uf2S/2Tl+C8EutazLFd67dJtwhykYxz6+p6ev5FFFcVWrP&#10;nep3YbDUqVJQgtD/2VBLAwQUAAYACAAAACEAuU0RE98AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBm92kkjbGbEop6qkItoJ4m2anSWh2NmS3Sfrv3Z7sbR7v8eZ7+WoyrRio&#10;d41lBfEsAkFcWt1wpeB7//6UgnAeWWNrmRRcyMGquL/LMdN25C8adr4SoYRdhgpq77tMSlfWZNDN&#10;bEccvKPtDfog+0rqHsdQblo5j6KFNNhw+FBjR5uaytPubBR8jDiun+O3YXs6bi6/++TzZxuTUo8P&#10;0/oVhKfJ/4fhih/QoQhMB3tm7UQbdLRchqiCdAHi6qdJOA4K5skLyCKXtwOKPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAKIR69jXAAAArgIAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJLBasMw&#10;DIbvg72D0X1xkpYyRp1exqDX0T2AsBXHWywb2y3r289slxZKd8tREvr+D6Tt7tvP4kQpu8AKuqYF&#10;QayDcWwVfBzenp5B5IJscA5MCs6UYTc8PmzfacZSl/LkYhaVwlnBVEp8kTLriTzmJkTiOhlD8lhq&#10;mayMqL/QkuzbdiPTJQOGK6bYGwVpb1YgDudYk/9nh3F0ml6DPnriciNCOl+zKxCTpaLAk3H411w1&#10;kS3I2w79Mg79PYduGYfunsN6GYd18xnp9xjy6suGHwAAAP//AwBQSwECLQAUAAYACAAAACEA0OBz&#10;zxQBAABHAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAEUBAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDftQc07wIAADgNAAAOAAAAAAAAAAAAAAAAAEQCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoA&#10;AAAAAAAAIQCUXB4kTAUAAEwFAAAUAAAAAAAAAAAAAAAAAF8FAABkcnMvbWVkaWEvaW1hZ2UxLnBu&#10;Z1BLAQItAAoAAAAAAAAAIQCxLoXZPAQAADwEAAAUAAAAAAAAAAAAAAAAAN0KAABkcnMvbWVkaWEv&#10;aW1hZ2UyLnBuZ1BLAQItAAoAAAAAAAAAIQC89tm8vQQAAL0EAAAUAAAAAAAAAAAAAAAAAEsPAABk&#10;cnMvbWVkaWEvaW1hZ2UzLnBuZ1BLAQItAAoAAAAAAAAAIQAqIMwC5QMAAOUDAAAVAAAAAAAAAAAA&#10;AAAAADoUAABkcnMvbWVkaWEvaW1hZ2U0LmpwZWdQSwECLQAUAAYACAAAACEAuU0RE98AAAAIAQAA&#10;DwAAAAAAAAAAAAAAAABSGAAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKIR69jXAAAA&#10;rgIAABkAAAAAAAAAAAAAAAAAXhkAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAkA&#10;CQBDAgAAbBoAAAAA&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="docshape5" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:1077;top:85;width:173;height:173;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCc4PUlzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LT8Mw&#10;EITvSPwHa5G4UTtFoTTUrapKiMepDw7tbRVv4tB4HcWmDfx6XAmJ42hmvtHMFoNrxYn60HjWkI0U&#10;COLSm4ZrDR+757tHECEiG2w9k4ZvCrCYX1/NsDD+zBs6bWMtEoRDgRpsjF0hZSgtOQwj3xEnr/K9&#10;w5hkX0vT4znBXSvHSj1Ihw2nBYsdrSyVx+2X01Ad7u172bz9qOplvzt8unWmlmutb2+G5ROISEP8&#10;D/+1X42GXE2yXE3zMVwupTsg578AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnOD1JcwA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
                 <v:shape id="docshape6" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:1496;top:85;width:173;height:173;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzBC7rygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PSwMx&#10;FMTvQr9DeAVvNptV+mdtWooi6E2rhx4fm9fN2s3LksTt2k9vBMHjMDO/Ydbb0XVioBBbzxrUrABB&#10;XHvTcqPh4/3pZgkiJmSDnWfS8E0RtpvJ1Ror48/8RsM+NSJDOFaowabUV1LG2pLDOPM9cfaOPjhM&#10;WYZGmoDnDHedLItiLh22nBcs9vRgqT7tv1ym3JHii188Du74eqhf2vBpLwutr6fj7h5EojH9h//a&#10;z0ZDqW5LtVwVcwW/n/IfkJsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPMELuvKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
@@ -964,51 +963,51 @@
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="3328FF7E" id="docshapegroup9" o:spid="_x0000_s1026" style="position:absolute;margin-left:96.95pt;margin-top:4.3pt;width:17.95pt;height:8.65pt;z-index:15731200;mso-position-horizontal-relative:page" coordorigin="1939,86" coordsize="359,173" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDxOXd2rgIAAAIIAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdlu2zAQfC/QfyD4&#10;nuhwHNuC7aBomqBAmho9PoCmKImIeGBJW87fd0nJjnMAKYICRfsggeSKq5nZ4XJ+sVMt2Qpw0ugF&#10;zU5TSoTmppS6XtCfP65OppQ4z3TJWqPFgt4LRy+W79/NO1uI3DSmLQUQTKJd0dkFbby3RZI43gjF&#10;3KmxQmOwMqCYxynUSQmsw+yqTfI0PU86A6UFw4VzuHrZB+ky5q8qwf3XqnLCk3ZBEZuPb4jvdXgn&#10;yzkramC2kXyAwd6AQjGp8aeHVJfMM7IB+SyVkhyMM5U/5UYlpqokF5EDssnSJ2yuwWxs5FIXXW0P&#10;MqG0T3R6c1p+u70G+92uoEePwxvD7xzqknS2Lo7jYV73H5N198WUWE+28SYS31WgQgqkRHZR3/uD&#10;vmLnCcfFPJ/MzseUcAxl6Ww6Hvf68waLFHZls9GMEoxOz/eRT8Pe0RgjceNkFGIJK/pfRpgDrOXc&#10;Sl7gM0iFo2dSvW4p3OU3IOiQRP1WDsXgbmNPsKqWebmWrfT30aGoTgCltyvJg8phgqqugMgSGZ/N&#10;xunZZJTjOdFMoaKl4a5hVmTRnPuv+70scIv1Idp8bJiuxQdn0eSYCPfvlwBM1whWurActHqcJU4f&#10;4Vm30l7Jtg0FDOOBOZ6TJz57Qbzew5eGb5TQvj+UIFoUwWjXSOsogUKotUC28LlEnBwbgkemFqT2&#10;fZ0d8G9II55G50F43gQsFWIa1rHeh0Ak8IA5sHPo4FdNebBXlk77/+6dmY0CrmBLHBy7CxUH56+F&#10;USQMkALCjIZn2xsXACOw/ScBsjZByL3oAdagP6L8B+05Tcf55Gw6y5/ZM+r02Fj/gT2R51+zZ57l&#10;2BxD9xv64sGd2PJe7H0P1vsj7oytFC+aaOrhUgw32fEcx8dX9/IXAAAA//8DAFBLAwQKAAAAAAAA&#10;ACEAi08ftgAEAAAABAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAA&#10;ABwAAAAcCAMAAABF0y+mAAAB2lBMVEX//////v7+/v7+/f3+/Pz9/Pz9+/v9+vr8+vr8+fn8+Pj7&#10;9/f79vb79PT69PT58vL58fH58PD47u737e336+v26en15+f05eX05OTz4uLw3Nzw29vv2dnu19fu&#10;1tbu1dXs0tLs0dHs0NDrz8/rzs7rzc3qzMzqysrpy8vpycnoycnox8fnxsbnxMTkvLzju7viuLjh&#10;trbhtbXgsrLfsbHfsLDerq7crKzbqKjbp6fap6fapaXZoqLXn5/XnZ3TlpbTlZXTk5PRj4/RjY3P&#10;iorPh4fOiIjNg4PMgYHLgYHKf3/Kfn7KfX3JenrIeXnFc3PFcHDEb2/EbW3DbW3Da2vBaGjBZ2fB&#10;Zma/Y2O/YmK+Xl69XFy7Vla6Vla6VVW5UVG2TU21Skq0SEizRkayQkKxPz+uOjquODitNjatNTWs&#10;MzOsMjKsMTGrMTGrMDCrLi6qMjKqLi6qLCypLi6pKyupKSmoJyenJSWmKCilIyOkHh6kHR2jGxui&#10;Hh6iHByiGhqhGRmhFRWeExOdDQ2dDAycDAycCgqbCQmbBQWaCAiaBgaaBQWaAwOZCQmZBgaZAgKZ&#10;AQGZAACYBQWYAwOYAACXAwOXAQGXAACWAACVAACUAACTAACSAACRAADA9uBWAAAAAWJLR0QAiAUd&#10;SAAAAAlwSFlzAAAOxAAADsQBlSsOGwAAAb9JREFUKJFtkudbFDEQxleQegecoCKKtFPkAAUUVJQO&#10;0hRBwF6oCndSLNiQIqBYwINAIMlk/V+d3dzehnt4P+yTd37PbGYmYxzJC5RoOptpaEqc5Nuavn8Z&#10;bTzlwpCgujjIb93HHBjkxBW1Ply+uRALGQBjAiwLq5cOQArLD6+XB6puzwgMiNXzGmS7vdnqV576&#10;ZcDc2YwoZL9vuA3kvheEyM4o5A16e2eWOGErJyMQXtjBwub2ykTrUIep0KQgDZdiJL7nr5RizBpB&#10;8pQgMKwgDx7FSKvJ8AJzPAXPXZKwrz4bygfoffN22VRcRlPNKF0/reAd9Oc27fEQswtN2Salv/w2&#10;NHvQ528oKNvQXNxCWKQyn6JPfQ32NLaK0dRyytZyVEGfvBio2gF8lH/3rF4GJOEfPaoVftWKXJne&#10;oIudSXjKWmBEPokMQYSsVCPVX3rCnsZdwKqvOeODQX18NWFKxFy6A6no90ZZ7Q+8CW66T0Zholrh&#10;gkf7OCnzWZy+CYK9e9xxq+/lT8B+Zeh4zA5xQAlEVL7KOWTB1A17932RBXsruSYB8s9IhVNawvPP&#10;H1zNBYdairSmPOlprryGrv8qtfefQIzQGgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAyBVNFDkE&#10;AAA5BAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAAACUAAAAlCAMA&#10;AADyQNAxAAABrVBMVEX////+/v79/f38/Pz7+/v6+vr4+Pj39/f29vb19fXz8/Py8vLw8PDv7+/u&#10;7u7t7e3s7Ozr6+vq6urp6enn5+fi4uLf39/e3t7d3d3c3Nzb29vZ2dnU1NTT09PR0dHPz8/Nzc3M&#10;zMzKysrJycnIyMjFxcXDw8PCwsLBwcG8vLy6urq5ubm4uLi1tbWysrKxsbGvr6+srKypqamnp6em&#10;pqalpaWkpKSjo6OgoKCfn5+enp6dnZ2cnJyampqZmZmYmJiXl5eWlpaVlZWTk5OQkJCPj4+KioqJ&#10;iYmIiIiHh4eEhISDg4OCgoKAgIB+fn58fHx7e3t5eXl4eHh3d3d2dnZycnJvb29paWlnZ2dmZmZl&#10;ZWVkZGRjY2NiYmJgYGBfX19eXl5dXV1cXFxaWlpZWVlYWFhVVVVUVFRTU1NSUlJQUFBPT09OTk5M&#10;TExLS0tISEhHR0dGRkZFRUVERERCQkJBQUFAQEA/Pz8+Pj49PT08PDw7Ozs6Ojo5OTk4ODg3Nzc2&#10;NjY1NTU0NDQzMzMyMjIxMTEwMDAvLy8uLi4tLS0rKysoKCgnJycmJiYcHBykDMmEAAAAAWJLR0QA&#10;iAUdSAAAAAlwSFlzAAAOxAAADsQBlSsOGwAAAiVJREFUOI19k+lb00AQxpeCeNCiiPeFoCIqooB4&#10;1GopgiAFbwXxgIp3jbYlSZsmu5u0uari3+wmu61Nm+T9ktl5fs/Mm5ldAJoU3dsbixLFukCI5vLZ&#10;Lx+Ivt0Koy7VdFUiQp96Qqhdn3WZJxKU0bBicculePgijBo3KSVuHQ+GImuM4vFMMHUKYUZJIf5n&#10;awgJLiXAQP9dm1WVK9Bi6GEQNYBUZXRDcqlitjeAmrf1TMcMZi3H/KH+XMW6AY4VRBdTVnb4Utdt&#10;basfgEeQFpPO+npfN2zH8vky/U206EcNaWp1mHx3vi9T/9wBHyptVz92O8FNxOY/1Q715TQ76UYH&#10;fxZdSn7T7n/CwniAho9pMaHU5j/y2tBpQwCGJeZ/qZUii7bjLO7eCPI/T4bVVz9MQrbMa14o9kPT&#10;vqemU6lkIpG4vcDTlvJbr/8xE0FkmqalQyLa0PF/phnqWDGhZui6blRkR0qR9/F/WsWYe5chWl9z&#10;tJqlmJg/3EQt2hgNgk6iiCtwBVJn+M5/aF9O0zOeVx/9WnKp8ubuRm7cQrWE96dn2fyVC/VM5JWp&#10;lg55qZMivYzoaT1D5m4990Kgc5W93/wRlrlfQ9pICwWSKrs/d+m5h6uohT2t1FX6Soh/egemDITL&#10;J1qpJbZLQZ4kp5EHZQyhxt27eLRB7B+6/KzEtsSLQjoNfv+xyf7MX9t/Xzao+Lbp7pMKGQZYruvJ&#10;RIM6t7zg1T+1xO4jlAB7RwAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAuZ0FQd4AAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2WE3uomEcXEbESk7UkK1ULpbc2OSTA7G7JrEv99&#10;p6f2No/3ePO9fDvZVgzY+8aRgngegUAqnWmoUvB5en1eg/BBk9GtI1RwRw/b4vEh15lxI33gcAyV&#10;4BLymVZQh9BlUvqyRqv93HVI7F1cb3Vg2VfS9HrkctvKJIpW0uqG+EOtO9zXWF6PN6vgbdTjbhG/&#10;DIfrZX//Pi3fvw4xKvU0m3YbEAGn8BeGX3xGh4KZzu5GxouWdbpIOapgvQLBfpKkPOXMxzIFWeTy&#10;/4DiBwAA//8DAFBLAwQUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHO8kMGKwjAQhu8L+w5h7tu0PSyymPYigldxH2BIpmmwmYQkir69gWVBQfDmcWb4v/9j&#10;1uPFL+JMKbvACrqmBUGsg3FsFfwetl8rELkgG1wCk4IrZRiHz4/1nhYsNZRnF7OoFM4K5lLij5RZ&#10;z+QxNyES18sUksdSx2RlRH1ES7Jv22+Z7hkwPDDFzihIO9ODOFxjbX7NDtPkNG2CPnni8qRCOl+7&#10;KxCTpaLAk3H4t+ybyBbkc4fuPQ7dv4N8eO5wAwAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEA&#10;ABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APE5d3auAgAAAggAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAA&#10;AAAhAItPH7YABAAAAAQAABQAAAAAAAAAAAAAAAAAFAUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsB&#10;Ai0ACgAAAAAAAAAhAMgVTRQ5BAAAOQQAABQAAAAAAAAAAAAAAAAARgkAAGRycy9tZWRpYS9pbWFn&#10;ZTIucG5nUEsBAi0AFAAGAAgAAAAhALmdBUHeAAAACAEAAA8AAAAAAAAAAAAAAAAAsQ0AAGRycy9k&#10;b3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAAAAAAAAAAAAAALwOAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAALgPAAAAAA==&#10;">
                 <v:shape id="docshape10" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:1939;top:108;width:131;height:131;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAwemvVzgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvQv/DMgVvdtMaq6bdFikIotBqtIK3ITtNgtnZNLtN4793DoLHmffmvW+W68E1qqcu1J4NTCcJ&#10;KOLC25pLAx/vj1d3oEJEtth4JgM/FGC9Gl0sMbP+zG/U57FUEsIhQwNVjG2mdSgqchgmviUW7eA7&#10;h1HGrtS2w7OEu0bPkmSuHdYsDRW2tKmo+M5PzkC62X9t/fT0GfPXY797ruf7l93RmMvx8LAAFWmI&#10;/+a/6ycr+On9TZLeXs8EWn6SBejVLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9Cxb&#10;vwAAABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAwemvV&#10;zgAAAOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA&#10;AgMAAAAA&#10;">
                   <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
                 <v:shape id="docshape11" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:2125;top:85;width:173;height:173;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8DR38yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LCL2IbhraGqOrtKVSqScfoMchO3m02dmQXTX++25B8Djfe2aLztTiTK2rLCt4GkUgiDOr&#10;Ky4U7HfLYQLCeWSNtWVScCUHi/lDb4apthfe0HnrCxFC2KWooPS+SaV0WUkG3cg2xIHLbWvQh7Mt&#10;pG7xEsJNLeMoepUGKw4NJTb0UVL2uz0ZBafB4d3JKj8uv/WX+flkXl/zg1KP/e5tCsJT5+/im3ul&#10;w/wkeonHz8kkhv+fAgBy/gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8DR38yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
@@ -1378,51 +1377,51 @@
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="5A382185" id="docshapegroup12" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.85pt;margin-top:3.5pt;width:38.95pt;height:8.65pt;z-index:15730688;mso-position-horizontal-relative:page" coordorigin="1077,70" coordsize="779,173" o:gfxdata="UEsDBBQABgAIAAAAIQDQ4HPPFAEAAEcCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHKEhAqB7DsSWKIx5bHhPb2OGkrQdVWYumZef/Pt10uN3ZgIwQyDit+mxec&#10;ASqnDXYVf18/ZfecUZSo5eAQKr4F4sv6+qpcbz0QSzRSxfsY/YMQpHqwknLnAVOndcHKmI6hE16q&#10;T9mBWBTFnVAOI2DM4qTB67KBVn4Nka02qbzb5MNDx9njbnDyqrixk8DcECcZj6eRqX6aCDDQkYv0&#10;fjBKxnQfYkR9lCXb58gTOc9QbzzdpLBnHKbO3xi/DfbcS3qAYDSwVxnis7QprNCBBCxc41R+WWNa&#10;0lLm2tYoyJtAq5k67HROW7tvDDD+V7xJ2BuMB3Uxf4P6BwAA//8DAFBLAwQUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAF9yZWxzLy5yZWxzpJDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltG&#10;Mtn69jODwTJ621G/0PeJf3/4TItakSVSNrDrelCYHfmYg4H3y/HpBZRUm71dKKOBGwocxseH/RkX&#10;W9uRzLGIapQsBuZay6vW4mZMVjoqmNtmIk62tpGDLtZdbUA99P2z5t8MGDdMdfIG+OQHUJdbaeY/&#10;7BQdk9BUO0dJ0zRFd4+qPX3kM66NYjlgNeBZvkPGtWvPgb7v3f3TG9iWOboj24Rv5LZ+HKhlP3q9&#10;6XL8AgAA//8DAFBLAwQUAAYACAAAACEAflzcPOwCAAA7DQAADgAAAGRycy9lMm9Eb2MueG1s7Fdb&#10;b5swGH2ftP9g+b3lkgABJammda0mdVu1yw9wjAGrYFu2E9J/v8+GZG2yqV01qVrVB5AvfB/nHB/f&#10;5mfbrkUbpg2XYoGj0xAjJqgsuagX+Mf3i5MZRsYSUZJWCrbAt8zgs+XbN/NeFSyWjWxLphEkEabo&#10;1QI31qoiCAxtWEfMqVRMQGcldUcsVHUdlJr0kL1rgzgM06CXulRaUmYMtJ4PnXjp81cVo/ZLVRlm&#10;UbvAgM36t/bvlXsHyzkpak1Uw+kIgzwBRUe4gJ/uU50TS9Ba86NUHadaGlnZUyq7QFYVp8xzADZR&#10;eMDmUsu18lzqoq/VXiaQ9kCnJ6elnzeXWn1T13pAD8UrSW8M6BL0qi7u9rt6PXyMVv0nWcJ4krWV&#10;nvi20p1LAZTQ1ut7u9eXbS2i0DjNp2maYEShKwrzWZIM+tMGBslFRWGWYQS92TgytPkwxmZZPgZm&#10;ExcVkGL4pYc5wlrOFacFPKNUUDqS6mFLQZRda4bHJN2jcnRE36zVCYyqIpaveMvtrXcoqONAic01&#10;p05lVwFVrzXi5QInaZgnURpHGAnSgaClpKYhikWe5e7jIZQ4an54kJDvGyJq9s4o8DgoB/G7Jq1l&#10;3zBSGtfspLqfxVfvwVm1XF3wtnXj58ojcZgmBzb7jXaDhc8lXXdM2GFOataCBlKYhiuDkS5Yt2JA&#10;Vn8sASeF9cACU6W5sIMBjKZfgYafjMZqZmnjsFSAaWyH4d53eAK/MDt2Bgz8oCf37krz4bc7X0Zg&#10;qcGUB94CwbWxl0x2yBWAAaD0diebK+PwAq7dJw6xkE7HneYO1Sg/gPz/zBnFWZ7HUZQcu3PqFLzv&#10;qxfgzvg53TnNU7/2vbrzcUtnNJkm08kknE2P1k6/r7w4d7pF6tnWznj26s6/2dhnkziM8yiG8+/B&#10;xp6+yKUTJuHzmTML/2DOBM78/rQJhWG33p1Td7v2P9nY/RkUTuj+PDDeJtwV4G4dynfvPMufAAAA&#10;//8DAFBLAwQKAAAAAAAAACEAlFweJEwFAABMBQAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBO&#10;Rw0KGgoAAAANSUhEUgAAACUAAAAlCAMAAADyQNAxAAACalBMVEX///////7+//7+//3+/v7+/v3+&#10;/vz9/vz9/vv9/vn8/vr8/vn8/fr8/fj7/fb6/PX6/PT5+/L4+/H4++73+u32+uv2+ur1+ur1+erz&#10;+eTz+OXy+OPx+ODx9+Hx9+Dw9+Dw997v9t3v9tzv9tvu9trt9dft9dbr9NPq89Dp9NDp88/o883o&#10;8szo8svn8svn8srn8cnm8cbl8cbl8cXl8Mbk8MPk8MLk78Lj8MPj8MLj78Lj78Di78Dh77zh7r3g&#10;7rzg7rvg7rrf7rjf7bje7bbd7LLa667a6q7Z6qrY6anX6ajX6afX6abW6abV6KPV6KLS5pzS5pvS&#10;5ZrQ5pfQ5ZfP5ZbP5JPO5JLM443L4ozK4ovK4YjJ4YfJ4YbI4YbI4YXI4YTG4IHG34HG34DF337E&#10;3nzE3nvD3nrD3nnC3XfB3XXA3HK/3HC+226+222822y82mu82mq72mi72Wi62We62WW62GS42GK3&#10;2GC21162112211y21ly111y111u11lu11lq11lm01lm01Vez1Vez1Vaz1VWy1VWx1FKx1FGw1FGw&#10;1E+w01Cw00+v00+v00yu00yu00uu0kut0kmt0kis0Ues0Uas0UWr0UWr0USr0UOq0EKq0EGp0ECp&#10;z0Cpzz+pzz6ozz2ozzynzzynzzunzjynzjunzjqmzzemzzamzjumzjqmzjmmzjimzjalzjilzjel&#10;zjWlzTilzTelzTalzTWkzjWkzjSkzTakzTWkzTSkzTOkzDOjzTOjzTKjzDOjzDKjzDGizDGizDCi&#10;zC+iyy+hzC+hzC6hyy+hyy6hyy2gyy2gyyygyyuR4E8CAAAAAWJLR0QAiAUdSAAAAAlwSFlzAAAO&#10;xAAADsQBlSsOGwAAAntJREFUOI191Pdf00AUAPCnKKhIHRWcOCoq7ol74dbiXrgngmidoKJIcYMW&#10;1NK6UesC5EKCjdIEa9KkQBP1fzIlSUeS+n67z33z7t7l7gHERsqoVWfefPtwY/OEgZAosveXvaYp&#10;DCEv8/l+0eo0I5N1DAksieQg/B3BksV9tKbvwU9BAsUFx14aG4/GnBNJpA1McC6NRTl1gs6Eg/Hu&#10;jNnSq4AhQoji1qrIdLUjAZLY+yky6n2SVwrj/XrGVQ/rVvNYuTii/sgVn5793R1GSTYlVecpGOnR&#10;V0q5LRaAFT9xeeivyFxPYPpkvwsKAGydka+aKRyxvBxUNJnLBenP1LHvydYTPuxQntW6KW/XWTev&#10;/gqcpmERpSyImDKYzRDZkNK/XxJAxr7vKhNF2BY5K+YmLGGIaT1Laqrund8wAPaoRx0IwAVWq5xd&#10;tJ8Xb2cklyustRVe4lrloMOjPwfAyskTTU0QrThekZ7h5udyYY2N0JBAEWhyrypaVS7CWHnR+NTH&#10;cq6WFijmjBV/MXmhV87Q1gZbdCfhaEeYN4Qmgi0oT/A8zMAJjXJ2+f1fSufDclwpXxBgcB0VVQsk&#10;BVPnzpk5GmDlW3nviCBJgEL1yjMVabkMkZMavk5D1hRjCkLttbUA078qS2Lvyh0Yqr5ut9srXVzk&#10;ZyMhP1/67riaDGelxWlWCiZ6b9CvB2azpCahH+g/IVjl57GdN7ihEVSq9Isep0MJEVtjUR9k+kPj&#10;py0hYlb0cWdeFnEjxDuXxTYK09GgvglQ4p0sTWtad5ej4wzJv9g7SNflTDvcXJDtfisYyfChj4Uj&#10;dCYcQ3MPX3tU34CaPU9vFW0cFzPzD6IpnyjCKkIOAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQCx&#10;LoXZPAQAADwEAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAAAJQAA&#10;ACUIAwAAAPJA0DEAAAIKUExURf////3//vz//vz+/vv+/vn+/fX9/PP9+/D8+uv8+ev7+Of6+OX6&#10;9+L69uD59d359d359Nz59Nz49Nv49Nf389T38s/28c/28M3278z278j17sf07cb17cb07cX07cL0&#10;7MHz677z6r3y6rPx57Dx5q/w5q7w5azw5arv5Kjv5Kfv5Kfu46Xu46Tu46Tu4qPu4p/t4Z7t4Z3t&#10;4Jzs4Jrt35rs35js35fr3pfr3Zbs3pTr3ZTr3JPq3JHq3I7q3Ijp2obp2YXo2YPo2ILo2IHo2IHo&#10;14Do137n1njm1XHl023k0Wrj0Gfj0Gbjz2TizmPizmLizmHizWDizV7hzV3hzFngy1bgylbeyFPf&#10;yVLfyVHeyE/fyE/eyE3ex0vex0vdxkrexkjexkjcxEXdxUXcxEDcw0Dbwz/cwz7bwj3cwz3bwjvb&#10;wjLZvizYvSvXvCrYvCnXuyjXvCjWuibXuybWuSTWuiPXuiDWuR7WuR7WuBzVuBjUtxbUtRTTtBPU&#10;tRPSsxLTtRLTtBHTtBDSsw7Tsw3RsQ3QsQzSswzSsgrSsgrSsQnSsgnQsAnQrwjSsgjRsAfRsQfR&#10;sAbRsQXQrwTQrwPQsAPPrQLRsAHPrQDUsgDTsgDRrwDRrgDQrwDQrgDPrgDPrQDPrADOrQDOrADO&#10;qwDOqgDNqwDNqgDMqgDMqQDMqADMpwDLpgDJpJUA9qMAAAABYktHRACIBR1IAAAACXBIWXMAAA7E&#10;AAAOxAGVKw4bAAABy0lEQVQ4jYXU+TtUURgH8FfIZIssMYiKolAhW0mkKWmzxJQ9siZL0ULbCGnK&#10;VpKZOfeccY65GvofO8bzKPc6535/vM/n+Z73ee77vAAAsa0YiYKfpfpzAoG3vhIh4gw/jo4G/7uq&#10;uMkXdWAATlJFjhBaX4c2aoSQ0wkrhgitroIxEiuFEGNFlp+/JNhAkdHEyLC8SSxVyq9T5pHupCdU&#10;qvDskUav17M72X8Ks53wAmwL7/1YerWN6BR+9bCp+UFN3aNBBWNbWP/bS8FZTK9eV4VAyuUC84GM&#10;L2774ftbWydy9AoRbzG0bLIfRXDlJ80MbagMsu6jkKcM+HeCj8EYmyhNPtu13/RIvbatFJoOwwSz&#10;NfZvC/aoim3lXo6Km9csnEY1b9KpEuhgSKIskJB9Oibgpm7hNOp4ocmvT7+Ve9R1qP9TDxbtezpV&#10;q9JcsOqYZvpqj/vNwfDPaxK1UQG3fyN6B858dwuVMp0G+d8Qohch9z0WKDJ0Ie6o+XwfwYs3DkV0&#10;UkHXkm1uwf7BzkvZeM87LFD8IPDs9FLRi7JwZXglfGrGWDkccE//R7RxuSB+UXbjfGEMoJzKLxhR&#10;29v5yTz39JMEzb2wmEx/AXLE/EZNjIkZAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQC89tm8vQQA&#10;AL0EAAAUAAAAZHJzL21lZGlhL2ltYWdlMy5wbmeJUE5HDQoaCgAAAA1JSERSAAAAJQAAACUIAwAA&#10;APJA0DEAAAIxUExURf////7+//3+//v8//r8//j7/vf6//b6/vb5//X4/vT4/vP3/vL3/vH2/vD1&#10;/u3z/urx/unx/ujw/ebv/uXu/uTu/ePt/eHs/eDr/d/q/d7q/d7p/d3p/dzp/dzo/dvo/dvn/dnn&#10;/djm/Nfl/NTj/NPi/NDh/M/g/M7g/Mze/Mrd/Mnc/Mjc/Mjb/Mfc+8TZ/MTZ+8PZ+8PY+8HX/MHX&#10;+7/W+7zT+7vT+7nS+7bQ+7bQ+rLN+rHN+7HN+rDM+q/L+q7L+q3K+qzK+qrI+qnI+qnH+qjH+qfH&#10;+qfG+qbG+qbF+qPE+qLD+aDC+Z/B+Z7A+Z3A+Z2/+Zy/+Zq++Zq9+Zm9+Zi8+Za7+ZO5+JK5+JG4&#10;+JC3+I+3+Yy0+Iq0+Iqz+Iiy+Iey+ISw+IOv94Ct+H6s93yq+Huq93qp93mp93io93en93an93Wm&#10;93Kk92+i92yg9mme9mac9mWb9mGa9WGZ9mCY9mCY9V6X9lyW9VqU9lqU9VaS9VCO9U+N9EyL9UyL&#10;9EuL9UuL9EqL9EqK9UmJ9EiJ9EeJ9EeI9EaH9EWH9ESG9EOF9EKG90KF9EGF9EGE9ECE9ECD9D+E&#10;9D+D9D6D9D6C9D2D9j2C9D2C8z2B9DyC9DyB9DyB8zuB9TuB9DuB8zuA9DuA8zqA9DqA8zp/8zmA&#10;9DmA8zl/9Dl/8zh/9Dh/8zh+9Dh+8zd+8zZ+9DZ+8zZ99DZ98zV99DV98zV88zR89DR88zN88zN7&#10;8zJ784VZqe4AAAABYktHRACIBR1IAAAACXBIWXMAAA7EAAAOxAGVKw4bAAACJUlEQVQ4jYXU+VdS&#10;QRQH8K/Yatlepq202WZR0b4vtmf7nmk7StCiVrTZagY5b8bgSUUGPSoH6AW099c1xDkJOA/uT3Pe&#10;+5y5d+bcuQAw0faSEoPwtlhMgqD4mEc1MimmOsrKYKpNevMgQuj35mYsCLK8SEQiAVuoECJdXfAU&#10;RKSjA4any1LZH9hH3huaIleq+/jGzf9jq0uVKc1jQUbsUqlEvbu7OMOYqy7qkowx12jAtPLSjiEp&#10;NOPBsupPfRRNXB4hfq7TY/GmccCqdn/FHF9uRqo5h6W2sIssP+wmnP1DpszNVbRzd7oapyauwzMV&#10;G3SZarddsNnr+qNO7EX9S7GCK30VISHO9eBMzFJVQgNW7E1K9kpHTy1wmOo/7w8vdYUMFWMH+2Fy&#10;TU35hJsBRsZXyhVhEad1LDC4KUkoW7LeL1eivOjjSZjNRWfSp8+p5O7T4SMVGNCQUFL5iYEK8FeP&#10;VgMD63lG3+VW/7pl//Rp88yDYKrnRoq9P1qMnbfcL25UovTOG7mi3rUY6ogHKONti1D9QZGq0FXg&#10;1K9/y69OzPdSqYofAa59Sa2U32dg8ctV9Dywxh3n/LN+ZVTRubC8LuYWXV++/cTJA9Yi7OtFOWdU&#10;27aMTHfZmEOsM0tlvlpv+J5j28KqTQ1PYpnDQ6iHWcNE1XjwbbgnewoJdTpKCkV3N8xuXwFEIxHx&#10;gsNavglGA98aG8WBll9vNUbKs9t7Skr+Akw6lyCn0iKTAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAA&#10;IQAqIMwC5QMAAOUDAAAVAAAAZHJzL21lZGlhL2ltYWdlNC5qcGVn/9j/4AAQSkZJRgABAQEAYABg&#10;AAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQERMU&#10;FRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAAXABcDASIAAhEBAxEB/8QAHwAAAQUBAQEB&#10;AQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1Fh&#10;ByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZ&#10;WmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXG&#10;x8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAEC&#10;AwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHB&#10;CSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0&#10;dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX&#10;2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwBvhPwP9huGvIrhr68kQoNY8lobayRu&#10;G+zB8NI5HG89K9j+F37UPw7+Ci3FhP5l1evtt3aH7kMacBAcHJ7t05/3a3P20fC2n/Cj4PxnQLeS&#10;K6updk19JIXm2jaMbyePvdsV8Yf8Kv8ADUzTGL4iaSsaJvX7RHIDg9vlyS3qBn+LG75d3h5Bw5HC&#10;N4ivLmk9LpWSXZI+FxNaeUTVOlFNvd7JJvZJu7btq2z9avhv8VPDvxX0Ear4cvlvI1A3x/xpnpnG&#10;ffpRX5+/sYatc+BvjYui6TrUGuafdafJPNLabvKRwD8vP/Ac8f3aK+kqYflk1c+mwGM+uUVVcbPZ&#10;2Pv34w/CvTPi/wCBL3w7qY2JMB5U2MmN+x6g/Wvzd8W/sNfEHQNf+xWYsby2kb91NJdBCR24/wD1&#10;UUVphqs43syMfl1DGKLqrW9ro+uf2S/2Tl+C8EutazLFd67dJtwhykYxz6+p6ev5FFFcVWrPnep3&#10;YbDUqVJQgtD/2VBLAwQUAAYACAAAACEA1l43Kt4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QWvCQBSE74X+h+UVequbaDUSsxGRticpVAvF25p9JsHs25Bdk/jv+zy1x2GGmW+y9Wgb0WPna0cK&#10;4kkEAqlwpqZSwffh/WUJwgdNRjeOUMENPazzx4dMp8YN9IX9PpSCS8inWkEVQptK6YsKrfYT1yKx&#10;d3ad1YFlV0rT6YHLbSOnUbSQVtfEC5VucVthcdlfrYKPQQ+bWfzW7y7n7e14mH/+7GJU6vlp3KxA&#10;BBzDXxju+IwOOTOd3JWMFw3rKEk4qiDhS3d/OV+AOCmYvs5A5pn8fyD/BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAohHr2NcAAACuAgAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8ksFqwzAMhu+D&#10;vYPRfXGSljJGnV7GoNfRPYCwFcdbLBvbLevbz2yXFkp3y1ES+v4PpO3u28/iRCm7wAq6pgVBrINx&#10;bBV8HN6enkHkgmxwDkwKzpRhNzw+bN9pxlKX8uRiFpXCWcFUSnyRMuuJPOYmROI6GUPyWGqZrIyo&#10;v9CS7Nt2I9MlA4YrptgbBWlvViAO51iT/2eHcXSaXoM+euJyI0I6X7MrEJOlosCTcfjXXDWRLcjb&#10;Dv0yDv09h24Zh+6ew3oZh3XzGen3GPLqy4YfAAAA//8DAFBLAQItABQABgAIAAAAIQDQ4HPPFAEA&#10;AEcCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AH5c3DzsAgAAOw0AAA4AAAAAAAAAAAAAAAAARAIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAA&#10;AAAhAJRcHiRMBQAATAUAABQAAAAAAAAAAAAAAAAAXAUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsB&#10;Ai0ACgAAAAAAAAAhALEuhdk8BAAAPAQAABQAAAAAAAAAAAAAAAAA2goAAGRycy9tZWRpYS9pbWFn&#10;ZTIucG5nUEsBAi0ACgAAAAAAAAAhALz22by9BAAAvQQAABQAAAAAAAAAAAAAAAAASA8AAGRycy9t&#10;ZWRpYS9pbWFnZTMucG5nUEsBAi0ACgAAAAAAAAAhACogzALlAwAA5QMAABUAAAAAAAAAAAAAAAAA&#10;NxQAAGRycy9tZWRpYS9pbWFnZTQuanBlZ1BLAQItABQABgAIAAAAIQDWXjcq3gAAAAgBAAAPAAAA&#10;AAAAAAAAAAAAAE8YAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAohHr2NcAAACuAgAA&#10;GQAAAAAAAAAAAAAAAABaGQAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAACQAJAEMC&#10;AABoGgAAAAA=&#10;">
                 <v:shape id="docshape13" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:1077;top:69;width:173;height:173;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDDFZVazAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvhf4HsYXeGskpMa0TJYRA6OOURw/JbbHWlltrZSw1cfLrq0Khx2FmvmFmi8G14kR9aDxryEYK&#10;BHHpTcO1ho/9+uEJRIjIBlvPpOFCARbz25sZFsafeUunXaxFgnAoUIONsSukDKUlh2HkO+LkVb53&#10;GJPsa2l6PCe4a+VYqVw6bDgtWOxoZan82n07DdXx0b6XzdtVVS+H/fHTbTK13Gh9fzcspyAiDfE/&#10;/Nd+NRomuXqeZPk4g99L6Q7I+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwxWVWswA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
                 <v:shape id="docshape14" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:1496;top:69;width:173;height:173;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDbAcnWygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPsPkSdxY2kqoKwsm6YhJLjB4MDRarym0DhVErqyX0+QkHa033ufn1ebyfVipBA7zxrUogBB&#10;3HjTcavh/e3x6g5ETMgGe8+k4YcibNazixXWxh/5lcZ9akWGcKxRg01pqKWMjSWHceEH4qwdfHCY&#10;8hhaaQIeM9z1siyKW+mw43zB4kA7S83X/ttlyjUpPvnqYXSHl4/muQuf9lRpfTmftvcgEk3pbP5P&#10;P5lcv6yWy1KpGwV/P+UFyPUvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANsBydbKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
                 <v:shape id="docshape15" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:1286;top:69;width:173;height:173;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqDcFsyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXgputGkYtOsIoFSexKtHrwN2ckDs7Mhu2raX+8WCj3O955sNZhWXKl3jWUF00kEgriw&#10;uuFKweHrfbwA4TyyxtYyKfgmB6vl40OGqbY33tF17ysRQtilqKD2vkuldEVNBt3EdsSBK21v0Iez&#10;r6Tu8RbCTStnUTSXBhsODTV2lNdUnPcXo2A+NPZcbnP5+fz6kxt35NPFfyg1ehrWbyA8Df5f/Ofe&#10;6DA/Tl6SOI4WCfz+FACQyzsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKg3BbMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                   <v:imagedata r:id="rId15" o:title=""/>
                 </v:shape>
                 <v:shape id="docshape16" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:1706;top:69;width:150;height:150;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQN5TaxQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE3YZmhiHdJ1RxCnsOhXcbo/m2Rabl9JErf/9chA8fny/58veNeJKXag9G5iMFQjiwtua&#10;SwOH/XaUgQgR2WLjmQzcKcByMXiZY279jX/ououlSCEccjRQxdjmUoaiIodh7FvixJ185zAm2JXS&#10;dnhL4a6RWqmZdFhzaqiwpXVFxXl3cQbU4ajuv9v3mW6+/to3xXqTXbQxr8N+9QkiUh+f4of72xrI&#10;plrpj4lOm9OldAfk4h8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBQN5TaxQAAAOIAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
@@ -1528,51 +1527,51 @@
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="6B90776B" id="docshapegroup17" o:spid="_x0000_s1026" style="position:absolute;margin-left:96.95pt;margin-top:3.5pt;width:17.95pt;height:8.65pt;z-index:15731712;mso-position-horizontal-relative:page" coordorigin="1939,70" coordsize="359,173" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBFsR49qwIAAAAIAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdlu2zAQfC/QfyD4&#10;nsiS7DgSbAdF0wQFegQ9PoCmKImIeGBJW87fd0nJjnMAKYICRftgYcnVrmdmR+TiYqc6shXgpNFL&#10;mp5OKBGam0rqZkl//rg6OafEeaYr1hktlvROOHqxevtm0dtSZKY1XSWAYBPtyt4uaeu9LZPE8VYo&#10;5k6NFRqTtQHFPC6hSSpgPXZXXZJNJmdJb6CyYLhwDncvhyRdxf51Lbj/WtdOeNItKWLz8QnxuQ7P&#10;ZLVgZQPMtpKPMNgrUCgmNf7podUl84xsQD5ppSQH40ztT7lRialryUXkgGzSySM212A2NnJpyr6x&#10;B5lQ2kc6vbot/7K9Bvvd3sCAHsNPht861CXpbVMe58O6GV4m6/6zqXCebONNJL6rQYUWSInsor53&#10;B33FzhOOm1k2L85mlHBMpZPifDYb9OctDilUpUVeUILZ+TgZ3n4Ya/MZZmLhPA9VCSuHv4wwR1ir&#10;hZW8xN8oFUZPpHrZUljlNyDo2ET9Vg/F4HZjT3Cqlnm5lp30d9GhqE4Apbc3kgeVwwJVvQEiK5Qk&#10;T6fzeT7NKdFMoaCV4a5lVqTngeX+5aGUBWpxPESb9y3TjXjnLHoclcP6/RaA6VvBKhe2g1QPu8Tl&#10;AzjrTtor2XVhfiEeieNn8shmz2g3WPjS8I0S2g/fJIgONTDatdI6SqAUai2QLHysECfH88AjUwtS&#10;+8EADvg3pIFYWek8CM/bENaIadzHcR8SkcA95sDOoYFf9OTBXUV0ECv3vkzzACuYEoNjb6Hg4Py1&#10;MIqEABkgymh3tv3kAl7EtX8lINYm6LjXPKAa5UeQ/54502I+TbN8WkyfuLP4L92Z/UV3ZmmGRyOa&#10;8Cxqe+ROPPCePfnurfdH3BkPUrxmoqnHKzHcY8drjI8v7tUvAAAA//8DAFBLAwQKAAAAAAAAACEA&#10;i08ftgAEAAAABAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAABwA&#10;AAAcCAMAAABF0y+mAAAB2lBMVEX//////v7+/v7+/f3+/Pz9/Pz9+/v9+vr8+vr8+fn8+Pj79/f7&#10;9vb79PT69PT58vL58fH58PD47u737e336+v26en15+f05eX05OTz4uLw3Nzw29vv2dnu19fu1tbu&#10;1dXs0tLs0dHs0NDrz8/rzs7rzc3qzMzqysrpy8vpycnoycnox8fnxsbnxMTkvLzju7viuLjhtrbh&#10;tbXgsrLfsbHfsLDerq7crKzbqKjbp6fap6fapaXZoqLXn5/XnZ3TlpbTlZXTk5PRj4/RjY3PiorP&#10;h4fOiIjNg4PMgYHLgYHKf3/Kfn7KfX3JenrIeXnFc3PFcHDEb2/EbW3DbW3Da2vBaGjBZ2fBZma/&#10;Y2O/YmK+Xl69XFy7Vla6Vla6VVW5UVG2TU21Skq0SEizRkayQkKxPz+uOjquODitNjatNTWsMzOs&#10;MjKsMTGrMTGrMDCrLi6qMjKqLi6qLCypLi6pKyupKSmoJyenJSWmKCilIyOkHh6kHR2jGxuiHh6i&#10;HByiGhqhGRmhFRWeExOdDQ2dDAycDAycCgqbCQmbBQWaCAiaBgaaBQWaAwOZCQmZBgaZAgKZAQGZ&#10;AACYBQWYAwOYAACXAwOXAQGXAACWAACVAACUAACTAACSAACRAADA9uBWAAAAAWJLR0QAiAUdSAAA&#10;AAlwSFlzAAAOxAAADsQBlSsOGwAAAb9JREFUKJFtkudbFDEQxleQegecoCKKtFPkAAUUVJQO0hRB&#10;wF6oCndSLNiQIqBYwINAIMlk/V+d3dzehnt4P+yTd37PbGYmYxzJC5RoOptpaEqc5Nuavn8ZbTzl&#10;wpCgujjIb93HHBjkxBW1Ply+uRALGQBjAiwLq5cOQArLD6+XB6puzwgMiNXzGmS7vdnqV576ZcDc&#10;2YwoZL9vuA3kvheEyM4o5A16e2eWOGErJyMQXtjBwub2ykTrUIep0KQgDZdiJL7nr5RizBpB8pQg&#10;MKwgDx7FSKvJ8AJzPAXPXZKwrz4bygfoffN22VRcRlPNKF0/reAd9Oc27fEQswtN2Salv/w2NHvQ&#10;528oKNvQXNxCWKQyn6JPfQ32NLaK0dRyytZyVEGfvBio2gF8lH/3rF4GJOEfPaoVftWKXJneoIud&#10;SXjKWmBEPokMQYSsVCPVX3rCnsZdwKqvOeODQX18NWFKxFy6A6no90ZZ7Q+8CW66T0Zholrhgkf7&#10;OCnzWZy+CYK9e9xxq+/lT8B+Zeh4zA5xQAlEVL7KOWTB1A17932RBXsruSYB8s9IhVNawvPPH1zN&#10;BYdairSmPOlprryGrv8qtfefQIzQGgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAyBVNFDkEAAA5&#10;BAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAAACUAAAAlCAMAAADy&#10;QNAxAAABrVBMVEX////+/v79/f38/Pz7+/v6+vr4+Pj39/f29vb19fXz8/Py8vLw8PDv7+/u7u7t&#10;7e3s7Ozr6+vq6urp6enn5+fi4uLf39/e3t7d3d3c3Nzb29vZ2dnU1NTT09PR0dHPz8/Nzc3MzMzK&#10;ysrJycnIyMjFxcXDw8PCwsLBwcG8vLy6urq5ubm4uLi1tbWysrKxsbGvr6+srKypqamnp6empqal&#10;paWkpKSjo6OgoKCfn5+enp6dnZ2cnJyampqZmZmYmJiXl5eWlpaVlZWTk5OQkJCPj4+KioqJiYmI&#10;iIiHh4eEhISDg4OCgoKAgIB+fn58fHx7e3t5eXl4eHh3d3d2dnZycnJvb29paWlnZ2dmZmZlZWVk&#10;ZGRjY2NiYmJgYGBfX19eXl5dXV1cXFxaWlpZWVlYWFhVVVVUVFRTU1NSUlJQUFBPT09OTk5MTExL&#10;S0tISEhHR0dGRkZFRUVERERCQkJBQUFAQEA/Pz8+Pj49PT08PDw7Ozs6Ojo5OTk4ODg3Nzc2NjY1&#10;NTU0NDQzMzMyMjIxMTEwMDAvLy8uLi4tLS0rKysoKCgnJycmJiYcHBykDMmEAAAAAWJLR0QAiAUd&#10;SAAAAAlwSFlzAAAOxAAADsQBlSsOGwAAAiVJREFUOI19k+lb00AQxpeCeNCiiPeFoCIqooB41Gop&#10;giAFbwXxgIp3jbYlSZsmu5u0uari3+wmu61Nm+T9ktl5fs/Mm5ldAJoU3dsbixLFukCI5vLZLx+I&#10;vt0Koy7VdFUiQp96Qqhdn3WZJxKU0bBicculePgijBo3KSVuHQ+GImuM4vFMMHUKYUZJIf5nawgJ&#10;LiXAQP9dm1WVK9Bi6GEQNYBUZXRDcqlitjeAmrf1TMcMZi3H/KH+XMW6AY4VRBdTVnb4Utdtbasf&#10;gEeQFpPO+npfN2zH8vky/U206EcNaWp1mHx3vi9T/9wBHyptVz92O8FNxOY/1Q715TQ76UYHfxZd&#10;Sn7T7n/CwniAho9pMaHU5j/y2tBpQwCGJeZ/qZUii7bjLO7eCPI/T4bVVz9MQrbMa14o9kPTvqem&#10;U6lkIpG4vcDTlvJbr/8xE0FkmqalQyLa0PF/phnqWDGhZui6blRkR0qR9/F/WsWYe5chWl9ztJql&#10;mJg/3EQt2hgNgk6iiCtwBVJn+M5/aF9O0zOeVx/9WnKp8ubuRm7cQrWE96dn2fyVC/VM5JWplg55&#10;qZMivYzoaT1D5m4990Kgc5W93/wRlrlfQ9pICwWSKrs/d+m5h6uohT2t1FX6Soh/egemDITLJ1qp&#10;JbZLQZ4kp5EHZQyhxt27eLRB7B+6/KzEtsSLQjoNfv+xyf7MX9t/Xzao+Lbp7pMKGQZYruvJRIM6&#10;t7zg1T+1xO4jlAB7RwAAAABJRU5ErkJgglBLAwQUAAYACAAAACEA1o4jeN4AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFHnwSshTlVVwKmqRIuEuLnxNokar6PYTdJ/z3KC&#10;245mNDtfsZxtJ0YcfOtIQbyIQCBVzrRUK/jcv909g/BBk9GdI1RwQQ/L8vqq0LlxE33guAu14BLy&#10;uVbQhNDnUvqqQav9wvVI7B3dYHVgOdTSDHrictvJJIoepdUt8YdG97husDrtzlbB+6SnVRq/jpvT&#10;cX353j9svzYxKnV7M69eQAScw18YfufzdCh508GdyXjRsc7SjKMKnhiJ/STJGOXAx30Ksizkf4Dy&#10;BwAA//8DAFBLAwQUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1s&#10;LnJlbHO8kMGKwjAQhu8L+w5h7tu0PSyymPYigldxH2BIpmmwmYQkir69gWVBQfDmcWb4v/9j1uPF&#10;L+JMKbvACrqmBUGsg3FsFfwetl8rELkgG1wCk4IrZRiHz4/1nhYsNZRnF7OoFM4K5lLij5RZz+Qx&#10;NyES18sUksdSx2RlRH1ES7Jv22+Z7hkwPDDFzihIO9ODOFxjbX7NDtPkNG2CPnni8qRCOl+7KxCT&#10;paLAk3H4t+ybyBbkc4fuPQ7dv4N8eO5wAwAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMC&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEWx&#10;Hj2rAgAAAAgAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAh&#10;AItPH7YABAAAAAQAABQAAAAAAAAAAAAAAAAAEQUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0A&#10;CgAAAAAAAAAhAMgVTRQ5BAAAOQQAABQAAAAAAAAAAAAAAAAAQwkAAGRycy9tZWRpYS9pbWFnZTIu&#10;cG5nUEsBAi0AFAAGAAgAAAAhANaOI3jeAAAACAEAAA8AAAAAAAAAAAAAAAAArg0AAGRycy9kb3du&#10;cmV2LnhtbFBLAQItABQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAAAAAAAAAAAAAALkOAABkcnMv&#10;X3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAALUPAAAAAA==&#10;">
                 <v:shape id="docshape18" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:1939;top:93;width:131;height:131;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfswrkzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U1MUEldpQiFoqBtqoK3R/Y1Cc2+jdk1pv++Wyj0OMzMN8xiNZhG9NS52rKCeByB&#10;IC6srrlUcPh4eZyDcB5ZY2OZFHyTg9Xy/m6BmbY3fqc+96UIEHYZKqi8bzMpXVGRQTe2LXHwPm1n&#10;0AfZlVJ3eAtw08hJFE2lwZrDQoUtrSsqvvKrUZCuj+edja8nn79d+v2mnh63+4tSo4fh+QmEp8H/&#10;h//ar1rBJInT2SxJE/i9FO6AXP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA37MK5MwA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                   <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
                 <v:shape id="docshape19" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:2125;top:69;width:173;height:173;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCVthxLyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X+h/CCL0UzWoXH6tRbKlU9OQD9DhsZh91M1k2Udd/3xQKPc73ntmiNZW4UeNKywr6vQgEcWp1&#10;ybmC42HVHYNwHlljZZkUPMjBYv78NMNE2zvv6Lb3uQgh7BJUUHhfJ1K6tCCDrmdr4sBltjHow9nk&#10;Ujd4D+GmkoMoGkqDJYeGAmv6KCi97K9GwfX19O5kmZ1XG/1lvj+Zt4/spNRLp11OQXhq/b/4z73W&#10;Yf5kFPcHb/Ekht+fAgBy/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCVthxLyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>(Se vinculan los iconos correspondientes. Sólo los identificadores que el</w:t>
       </w:r>
       <w:r w:rsidR="00633846" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
@@ -7264,51 +7263,51 @@
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="48D42475" id="Group 137" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.3pt;margin-top:15.85pt;width:198.45pt;height:3pt;z-index:-251652608;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:margin" coordorigin="1077,383" coordsize="3969,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0uykcdwwAAOgIAQAOAAAAZHJzL2Uyb0RvYy54bWzsnctuW8kRhvcB8g4E97H6fiEsz8Iee+Mk&#10;BmbmAY5JiiRC8RAkbdlvn78ONR52axFggvlX5YUgmSJ1eD7Wpf+urnr907fH/ezr+nTejYf7uX1l&#10;5rP1YTmudofN/fy3X9//o8xn58twWA378bC+n39fn+c/vfn7314/HRdrN27H/Wp9muFFDufF0/F+&#10;vr1cjou7u/Nyu34czq/G4/qABx/G0+NwwY+nzd3qNDzh1R/3d86YdPc0nlbH07hcn8/433fXB+dv&#10;ptd/eFgvL/9+eDivL7P9/RzXdpm+nqavn+Xr3ZvXw2JzGo7b3fL5MoY/cRWPw+6AP/rjpd4Nl2H2&#10;5bR78VKPu+VpPI8Pl1fL8fFufHjYLdfTe8C7saZ7Nx9O45fj9F42i6fN8cdtwq3t7tOfftnlv75+&#10;OB1/OX46Xa8e334cl/85477cPR03i9vH5efN9Zdnn5/+Oa7Ac/hyGac3/u3h9Cgvgbc0+zbd3+8/&#10;7u/622W2xH+66Iy3cT5b4jFfrHm+/8stIMmzrMl5Ppse9Fc0y+3Pz0/2NdXrM9P0tLthcf2b03U+&#10;X5dwxwfp/Me9Ov9/9+qX7XBcTwjOci8+nWa71f08+exLSR6fqMPwiNvwcXdYzxwuEPdNrgC/+vZw&#10;vafLb4fnezo7jG+3w2Gznl701+9HPNHKM/AObp4iP5wB5H/eY2uKb+/W7zca1yW3uLtRw+J4Ol8+&#10;rMfHmXxzP9/jqid4w9eP54tcyB+/IiwP4/vdfo//Hxb7w+zpfp6ti9MTzuN+t5IH5bHzafP57f40&#10;+zrAyNK7t+/fp+ld4ZHbX5O/+W44b6+/Nz10ZYxP+WE1/ZXtelj9/Pz9Zdjtr9/jqvaH57skN+Z6&#10;iz+Pq++fTr/fPSAnsY82m5hLDh37Im+mATks/kL21ir7588Ej73P8GDBOdz6xu4zmX1Q9nz2JqcU&#10;PeJTg35ydUSzz4qejt6GlJIpsdgOfuTaPXyPxvtrtsTz+dbB7GOIrrf8QIbvFT7f8nMq0eQaUmf5&#10;0/KE5/ZdUvh0+KEY40zNvdd3ZMOvyp7O3odsHBb0kK+adG9ar/Ps3jtlT2dvQ7XRhgK5qWE/yU5E&#10;9hFK2a0WpurOX6/s5QhhT6TJln0kK3u+KHu63efsXbHRdHYfycpeEIVc7V4cLW+VB02vFBf6XC+S&#10;lb0QlD3f7q3L1ubQ5XqRLO2FrOzp7LG+w1ZOxHZeF/DJ0l40UBjU6XOdfow1SMzvlL1IVvaiV/Z0&#10;w4e39dEYi/X17SIvkoW9mJQ9nb1F+Yar0aZO2YtkZS9WhU+HHxBqay2uX+GTlb0k+0ka8LkB3zqT&#10;IOyiCK3z+mRpL2FdqfCnsjfeEr+EgJq9ZOFzbyN+IEt7SdJNNXyy4WeU7SVUb3XaHtb81Kq9bBU+&#10;PeInW2IyEHY7wydrezkoezr76FzBMl8KpRunT9b2coa+pE6f6/QdCuRDTKUXdqGxU51+MQqfbvio&#10;25JTGhWaemP4ZG0Pe8lq+OySzYS6nZJRtduxJ2t7JSl7ut1blEylgi99xCdre0VKxzTicyM+dnFz&#10;rh57uZ3lk8W9KutMhc+FX0OJ1qFQv2NP1vYqasWUPVnbQ7kmdvOiVMnfZnuerO1VqRlVu+fafXL4&#10;Z5Hzdey50h6O7yt7eraHo1nOelRqtWbPVfZwLE/R09HbgH+yj9vbPVfac6ZAV1afz/X5BefwS6jS&#10;LaSJ91xlz1k5J6DsuextNTiY5WPpEn2cj2XKus4Ghc/3+iZgeW+znItrLJ+r7Tk0gVHLZ+u6zkRr&#10;S7Vd9Y7nSnsOfceUPZt9zhGbqKUv4EAlF9XpOykd04hPjvgo3TI1lReGz5X2cB5c4dMjvvMxep9T&#10;t58DR8A1/Krs6exRqJ9qwpZOl+o7srbnncLnw8fqWnquSaPD21QfhfNUy/eyo6QhnxvyA7ZysZvX&#10;92FwZHHPi8ig7LnsbYG+k9F3qavdQu9ZquEHq/DpXh8l+ijZtNLsrnH6ZHEvBGVPZ49kD3V76Kvd&#10;sSdreyErezp77yHtJUh5rdmTpb1o8NnTeM+N99g/R/kGzuKjYrLx+WRtDzKDwmfruraibstVOR/T&#10;sCdLezgsoOzZ7KsNLhtpeXWLHnVU1DQ/VkVPD/cWLZdQJe3E5TbwycpeklkOGvC5Ad+6gqJNG6RS&#10;uoFPVvYSOj0pfHKptkztcl467HbwydIezoUqfHbEh55avC191y0ofdSQj7OByp7N3taEMxrB4lBG&#10;6/XJ0l4OCp+e79XqUzTQdjv2ZGkvy8lATffY6V61GKMhe+hNtkfW9orBh0/Zc9nHYJHqhdCzJ0t7&#10;xSt7us93MYeE41mdtIc9fWqyV5Kyp7P3pbqISZndfg4Oa3HZS8KhPp/r8y0UVWtikX5ntwEfbZCo&#10;8PEJVPj0VR72cX3AER3c+wY+WdtDFYnCZ8MP6LeGWYlyHLphT5b2alH29IgPXTegrzZK9Tv4XG3P&#10;G2nwqyGfHPJRMxVwIrsv28PAYmbI90Z6vil8Mnxfq0PhXt9nE7VUXPjSDkDhc+FjKwVbOqEXdg1X&#10;3MN6Q9nTQz6q9kqs03HoJt3jinsep8TU7tmpfkZzXQzSeLHG54p73iZlT7d79N6JiPmmU3Zt5ap7&#10;3laFT4ePtjfw+sUjwt8u8i363VKzPTT2V69P9/pF9nRsd0JH7JDLHjOZNdMnF+5F6bbnkyTaN9ke&#10;qnrI7Iuypzt9rPGKwXF8VM807MnaHkoH1e7ZPl+G5tWUcml3dGwla3te9CWVd7jyjkWXTSnfKW0B&#10;j8WZGWrE9xl7SgqfC99J/Y7pO2tbdOOhskfvL2XP9vrYzakZNbvtVi6K+cjspVpc7Z5r9xa9dU2G&#10;yoOA26R7ZHEvSE9/hc+Fj9nE6MKB/jste0y24Dp9iInKnrzEtyWn4GKUwrlbw4cjoMKPXjvs0tf4&#10;WNAVrPSynIts4JPFPczqVctnp3upYoSOteiv17Ini3uxKnu+4WeHzTzMpe92dCD4UL0+1ppq+GzD&#10;x6HMbFMQn9s4fbK4h8Ohyp7NHvOxXU3Yyu8jPlncQ79HhU+Hj5ZrJQaf+pBPVveydPXXRT53kV9r&#10;xNS8LOMqG69PVveynAtW9lz2JUurRSfjKhv2ZHEvZ2VPT/UxpRSdt1LpnT7UPmqqX6R6TA2fbfjY&#10;1MGGbhfw0XqTy16a/Cp7Lnuk+dm81HdwYobLPil7utNHeaaLzkHYbyN+Jot7aAmhhk9f5gWZn4Wz&#10;Gj18srhXpRWIen2u10e6hxMyJoS2y65FFzSq28dqU+GzLd8Z4K/FdkOybSare+gJoPDZ8EHZVKz1&#10;uubqGJxMtfwAB6Tw2fArBiqEjHZLjcADvYXp9AMmdSt6NvqEeQoJJbt9tscV94JBkNFsj1y9hXEa&#10;6L4UZITRrbCLIkqq3Vs5JaSZPjfTTylA0n9Rqp+42h6aeyt7ur7jcCwT27hSPdPYPVfbwwwvZU9n&#10;P23kYpXXxXvs73B9vpSQqM/n+nzZw8UOusc+amP3XGUPTX6VPd3u0WslRbThkOKZBj5X2ZPDAmr4&#10;7EWedTHV4Issshr4XGUPTQEUPt/yc3EQ9H3o0z2ysuelw7OGfG7Ix7l7NDcOL3oxJLK250VXVvhc&#10;+M6Wkkx/RAeV+9RU32dFT3f6EaPRDYo4ut5LOJ1PZY/Wb2r29Gwv5Fwgrsik2ttsDz3QuPC9wqcb&#10;vg2YpYJBOv0RnUgW94JUDGvA5wZ8G2PCEC304ugsn6zuBfT4U/jk3TxnfEZzxSiqeuP2yfLelHSo&#10;5XMtP2E8diz9Ti7GlVMjfkSUUbsn230IIcuxzM7qydJeLIqen+zhLL5Bti+tjxqXT5b2klX4dPgo&#10;04eoHwLK5Bv2ZGUP4qL6fPYS3+Vo0HepP46NnhjUeI8D4cqezb4kDNJAAUeX5mOGIpX9VC6saT43&#10;zbc1mpIwQQs+99bpo9M1F75MclH4ZPghWpRsYpHfwSdLexlFogqfvMqT+dgYomR7UR+H87mWj7E9&#10;Cp8N31nnZEB6l+tjU50KH92/FD4737MYVYl5Cjl39TuBLO5hcqPCZ8NHX3WMq0wyxqbJ98jqHvp7&#10;K3s2e+u9h76X+8P4iAJUr18l4dRkn5vsu5SsR8zvV/lkda9CVlD25HQvVMxSMa4foYQCXq7dF22x&#10;S1f1HY5CRxO7RB9DbZjoI0b3qdmz472zGJCMcQrS5/I22YPWxoUvJwU03v+I9/D+m8XT5ghfMCw2&#10;p+G43S3fDZfh9ufJTyzWbtyO+9X69Oa/AAAA//8DAFBLAwQUAAYACAAAACEAr7bVDd4AAAAHAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBSE74L/YXmCN7tJQxsbsymlqKci2AribZt9TUKzb0N2&#10;m6T/3ufJ3maYYebL15NtxYC9bxwpiGcRCKTSmYYqBV+Ht6dnED5oMrp1hAqu6GFd3N/lOjNupE8c&#10;9qESPEI+0wrqELpMSl/WaLWfuQ6Js5PrrQ5s+0qaXo88bls5j6KltLohfqh1h9say/P+YhW8j3rc&#10;JPHrsDufttefw+LjexejUo8P0+YFRMAp/JfhD5/RoWCmo7uQ8aJVMF9yUUESpyA4TlarBYgjizQF&#10;WeTylr/4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALS7KRx3DAAA6AgBAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK+21Q3eAAAABwEAAA8AAAAA&#10;AAAAAAAAAAAA0Q4AAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADcDwAAAAA=&#10;">
                 <v:line id="Line 269" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1083,383" to="1083,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCY669OyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3hb7DcAV3zUSDaUwdpQhCFgWpbaHuLpnbJJi5E2ZGTX16Z1Ho8nD++Fab0fTiQs53lhXMkhQE&#10;cW11x42Cz4/dUwHCB2SNvWVS8EseNuvHhxWW2l75nS6H0Ig4wr5EBW0IQymlr1sy6BM7EEfvxzqD&#10;IUrXSO3wGsdNL+dpmkuDHceHFgfatlSfDmejwHwt9t9nzbfe2sq8ueNyVrFWajoZX19ABBrDf/iv&#10;XWkFefacFUWeRYiIFHFAru8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmOuvTskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 268" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1113,383" to="1113,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKfs6TygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJviexS14kbJZRCwYdCyB8kt8Xa2qbWykhK4vbpo0Ahx2FmvmHmy8F04kzOt5YVpJME&#10;BHFldcu1gt32czwF4QOyxs4yKfglD8vFw2iOhbYXXtN5E2oRIewLVNCE0BdS+qohg35ie+LofVtn&#10;METpaqkdXiLcdPI5SV6lwZbjQoM9fTRU/WxORoHZZ6vDSfNfZ21pvtxxlpaslXp6HN7fQAQawj38&#10;3y61gizNkyyf5i9wuxTvgFxcAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIp+zpPKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 267" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1143,383" to="1143,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBgJH2LygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/0Pyyn0rW6M9RZdpRQKeShIvYC+HbLHJJg9G3ZXTfvrXUHo4zAz3zDzZWcacSHna8sK+r0E&#10;BHFhdc2lgu3m620CwgdkjY1lUvBLHpaL56c5Ztpe+Ycu61CKCGGfoYIqhDaT0hcVGfQ92xJH72id&#10;wRClK6V2eI1w08g0SUbSYM1xocKWPisqTuuzUWB2w9X+rPmvsTY33+4w7eeslXp96T5mIAJ14T/8&#10;aOdawWA8TJP3NB3A/VK8A3JxAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGAkfYvKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 266" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1173,383" to="1173,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA40/FyyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq91U0UY42uQYRCDoWibaHeHtlnEpp9G3ZXTf31bkHocZiZb5hVMZhOnMn51rKCdJyA&#10;IK6sbrlW8Pnx+vwCwgdkjZ1lUvBLHor16GGFubYX3tF5H2oRIexzVNCE0OdS+qohg35se+LoHa0z&#10;GKJ0tdQOLxFuOjlJkkwabDkuNNjTtqHqZ38yCszX7P37pPnaWVuaN3dYpCVrpZ4eh80SRKAh/Ifv&#10;7VIrmCbzLJtN5/D3KL4Bub4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAONPxcskAAADh&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 265" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1204,383" to="1204,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBCRjohxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CDXyzaYeW2hllDIQ+CGPqYL4dza0tay4lidrt0y8Dwcf7/b/VZjS9uJDznWUFWZKCIK6t&#10;7rhRcDxsZwUIH5A19pZJwQ952KwfJisstb3yO132oRExhH2JCtoQhlJKX7dk0Cd2II7cl3UGQzxd&#10;I7XDaww3vXxK01wa7Dg2tDjQa0v19/5sFJiPxdvnWfNvb21ldu60zCrWSk0fx5dnEIHGcBff3JWO&#10;8+d5nqfFosjg/6cIgFz/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEJGOiHHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 264" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1234,383" to="1234,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAnN00cxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCb7N1GLr1hlFBKEPA5lusL0dza0tNpeSRO326Rdh4OP9/t9yPZhOXMj51rKC2TQBQVxZ&#10;3XKt4P24e3wC4QOyxs4yKfghD+vV6GGJhbZXfqPLIdQihrAvUEETQl9I6auGDPqp7Ykj922dwRBP&#10;V0vt8BrDTSfTJMmlwZZjQ4M9bRuqToezUWA+sv3nWfNvZ21pXt3X86xkrdRkPGxeQAQawl387y51&#10;nJ/meZbNs3QBt58iAHL1BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACc3TRzHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 263" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1264,383" to="1264,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBBQHtUxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCN7qRtGo0VWkUMihUOoD9DZkxySYnQ27q6b99d1CweN871ltOtOIOzlfW1YwGiYgiAur&#10;ay4VHPbvr3MQPiBrbCyTgm/ysFn3XlaYafvgL7rvQiliCPsMFVQhtJmUvqjIoB/aljhyF+sMhni6&#10;UmqHjxhuGjlOklQarDk2VNjSW0XFdXczCsxx+nm6af5prM3NhzsvRjlrpQb9brsEEagLT/G/O9dx&#10;/iydT5PZYpLC308RALn+BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEFAe1THAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 262" o:spid="_x0000_s1034" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1294,383" to="1294,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB8s5CqygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeEJvmqy0VbdGKYXCHgpS/4DeHpvX3cXNy5JE3fbTm0LB4zAzv2EWq9624kI+NI41ZGMF&#10;grh0puFKw277MZqBCBHZYOuYNPxQgNXyYbDA3Lgrf9FlEyuRIBxy1FDH2OVShrImi2HsOuLkfTtv&#10;MSbpK2k8XhPctnKi1Iu02HBaqLGj95rK0+ZsNdj98/pwNvzbOlfYT3+cZwUbrR+H/dsriEh9vIf/&#10;24XR8DRTaqLm0wz+LqU7IJc3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHyzkKrKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 261" o:spid="_x0000_s1035" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1324,383" to="1324,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqPG7TxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CG3jTtN3mtDOVMRB6EGRugt4ezVtb1ryUJGrnX28OA48f3+/lajCdOJPzrWUF6TQBQVxZ&#10;3XKt4PtrPZmD8AFZY2eZFPyRh1XxMFpiru2FP+m8C7WIIexzVNCE0OdS+qohg35qe+LI/VhnMETo&#10;aqkdXmK46WSWJDNpsOXY0GBPHw1Vv7uTUWD2L9vDSfO1s7Y0G3dcpCVrpcaPw/sbiEBDuIv/3aVW&#10;8PT8mmTZbBE3x0vxDsjiBgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKo8btPHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 260" o:spid="_x0000_s1036" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1355,383" to="1355,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCnUPLMxQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9ba8Iw&#10;FH4f+B/CEfY20w4dthpFBoM+DIY30LdDc2yLzUlJonb79UYQ9vjx3efL3rTiSs43lhWkowQEcWl1&#10;w5WC3fbrbQrCB2SNrWVS8EselovByxxzbW+8pusmVCKGsM9RQR1Cl0vpy5oM+pHtiCN3ss5giNBV&#10;Uju8xXDTyvck+ZAGG44NNXb0WVN53lyMArOf/Bwumv9aawvz7Y5ZWrBW6nXYr2YgAvXhX/x0FzrO&#10;H2fpJB1PM3hcihjk4g4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnUPLMxQAAAOIAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 259" o:spid="_x0000_s1037" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1385,383" to="1385,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDkXgV9yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3Qt9huII7naSiTVMnoRSELApFbaHdXTK3STBzJ8yMmvr0zqLg8nD++DblaHpxJuc7ywrSRQKC&#10;uLa640bB52E7z0D4gKyxt0wK/shDWTxMNphre+EdnfehEXGEfY4K2hCGXEpft2TQL+xAHL1f6wyG&#10;KF0jtcNLHDe9fEyStTTYcXxocaC3lurj/mQUmK/Vx/dJ87W3tjLv7uc5rVgrNZuOry8gAo3hHv5v&#10;V1rB02qZZcssjRARKeKALG4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5F4FfckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 258" o:spid="_x0000_s1038" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1415,383" to="1415,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSpd5kyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvdRPFf9FVSkHIoSC1LdTbI/tMgtm3YXfV2E/vFgSPw8z8hlltOtOICzlfW1aQDhMQ&#10;xIXVNZcKvr+2r3MQPiBrbCyTght52Kx7LyvMtL3yJ132oRQRwj5DBVUIbSalLyoy6Ie2JY7e0TqD&#10;IUpXSu3wGuGmkaMkmUqDNceFClt6r6g47c9GgfmZ7H7Pmv8aa3Pz4Q6LNGet1KDfvS1BBOrCM/xo&#10;51rBbDYezdNJsoD/S/EOyPUdAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkqXeZMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 257" o:spid="_x0000_s1039" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1445,383" to="1445,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDH3P+0ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdZNYbUxdpRQKORRE20J7e2SfSWj2bdhdNe2v7wqCx2FmvmFWm8F04kTOt5YVpNME&#10;BHFldcu1go/31/schA/IGjvLpOCXPGzWo7sVFtqeeUenfahFhLAvUEETQl9I6auGDPqp7Ymjd7DO&#10;YIjS1VI7PEe46WSWJAtpsOW40GBPLw1VP/ujUWA+59uvo+a/ztrSvLnvZVqyVmoyHp6fQAQawi18&#10;bZdaQZbN8jx7eEzhcineAbn+BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMfc/7TKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 256" o:spid="_x0000_s1040" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1475,383" to="1475,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmGPeFxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9ba8Iw&#10;FH4f+B/CEXybaWRbXWeUMRj0YSDzAtvboTm2xeakJFHrfv3yIPj48d0Xq8F24kw+tI41qGkGgrhy&#10;puVaw277+TgHESKywc4xabhSgNVy9LDAwrgLf9N5E2uRQjgUqKGJsS+kDFVDFsPU9cSJOzhvMSbo&#10;a2k8XlK47eQsy16kxZZTQ4M9fTRUHTcnq8Hun9c/J8N/nXOl/fK/r6pko/VkPLy/gYg0xLv45i6N&#10;hlzNcqXyp7Q5XUp3QC7/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGYY94XHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 255" o:spid="_x0000_s1041" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1506,383" to="1506,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDoH+x6yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE3abaXVOrY0iwqCHgdhtsN0ezbMtNi8lidrtrzeHwY4f3+98O5hOXMn51rKCdJKAIK6s&#10;brlW8PH++rQE4QOyxs4yKfghD9vN6CHHTNsbH+lahlrEEPYZKmhC6DMpfdWQQT+xPXHkTtYZDBG6&#10;WmqHtxhuOjlNkhdpsOXY0GBP+4aqc3kxCszn/PB10fzbWVuYN/e9SgvWSj2Oh90aRKAh/Iv/3IVW&#10;ME1Wy8XzfDGLo+On+Afk5g4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDoH+x6yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 254" o:spid="_x0000_s1042" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1536,383" to="1536,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBw24afygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvutGaqqmrSKGQgyC1LejtkX1Ngtm3YXfV6K/vFoQeh5n5hlmuO9OICzlfW1YwHiUg&#10;iAuray4VfH2+D+cgfEDW2FgmBTfysF71e0vMtL3yB132oRQRwj5DBVUIbSalLyoy6Ee2JY7ej3UG&#10;Q5SulNrhNcJNIydJ8iIN1hwXKmzpraLitD8bBeY73R3Omu+NtbnZuuNinLNW6mnQbV5BBOrCf/jR&#10;zrWCNF1MZ8+T+Qz+LsU7IFe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHDbhp/KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 253" o:spid="_x0000_s1043" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1566,383" to="1566,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQApsIY1ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvBf9DeIXe2mRtt9W1aRFB2IMgrRb09tg8d5duXpYkbVd/vRGEHoeZ+YZZbwfbiTP50DrWkM0U&#10;COLKmZZrDe9vz9M7ECEiG+wck4ZvCrDd3IzWWBh34R2d97EWCcKhQA1NjH0hZagashhmridO3pfz&#10;FmOSvpbG4yXBbSdvlVpKiy2nhQZ7emqoOu5PVoM95K8fJ8M/nXOlffGf91nJRuvJeHh8ABFpiNfw&#10;f7s0GharfJ4rlS3g71K6A3LzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACmwhjXKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 252" o:spid="_x0000_s1044" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1596,383" to="1596,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDY2VFCyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCN7qJoqv1E0oBSGHQlFbsLchO01Cs7Nhd9W0v75bEDzO955tMZhOXMj51rKCdJqAIK6s&#10;brlW8H7cPa5B+ICssbNMCn7IQ5GPHraYaXvlPV0OoRYxhH2GCpoQ+kxKXzVk0E9tTxy5L+sMhni6&#10;WmqH1xhuOjlLkqU02HJsaLCnl4aq78PZKDAfi7fTWfNvZ21pXt3nJi1ZKzUZD89PIAIN4S6+uUsd&#10;589X89lmkS5T+P8pAiDzPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDY2VFCyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 251" o:spid="_x0000_s1045" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1627,383" to="1627,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCTtqMNxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LisIw&#10;FIb3gu8QjuBOU0XFdowiAwNdCIM3mNkdmjNtsTkpSdQ6T28Wgsuf/8a32nSmETdyvrasYDJOQBAX&#10;VtdcKjgdv0ZLED4ga2wsk4IHedis+70VZtreeU+3QyhFHGGfoYIqhDaT0hcVGfRj2xJH7886gyFK&#10;V0rt8B7HTSOnSbKQBmuODxW29FlRcTlcjQJznn//XDX/N9bmZud+00nOWqnhoNt+gAjUhXf41c61&#10;gtk8WaTpchohIlLEAbl+AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJO2ow3HAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 250" o:spid="_x0000_s1046" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1657,383" to="1657,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/peO9yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X/A7hhL1pUue62RllDIQ+DIZug+3taM62rLmUJGr10y+DwR7v9/9Wm8F24kQ+tI41ZDMFgrhy&#10;puVaw/vbdvoAIkRkg51j0nChAJv1eLTCwrgz7+i0j7VIIRwK1NDE2BdShqohi2HmeuLEHZy3GNPp&#10;a2k8nlO47eRcqVxabDk1NNjTc0PV9/5oNdiPu9fPo+Fr51xpX/zXMivZaH0zGZ4eQUQa4r/4z12a&#10;NH+u8sW9UrcZ/P6UAJDrHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/peO9yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 249" o:spid="_x0000_s1047" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1687,383" to="1687,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAS6ncgyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTedJOiIaauIoVCDgXRtlBvj+xrEsy+Dburpv56VxB6HGbmG2a5HkwnzuR8a1lBOk1A&#10;EFdWt1wr+Pp8n+QgfEDW2FkmBX/kYb0aPS2x0PbCOzrvQy0ihH2BCpoQ+kJKXzVk0E9tTxy9X+sM&#10;hihdLbXDS4SbTr4kSSYNthwXGuzpraHquD8ZBeZ7vv05ab521pbmwx0WaclaqefxsHkFEWgI/+FH&#10;u9QK8tksz7MszeB+Kd4BuboBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEup3IMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 248" o:spid="_x0000_s1048" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1717,383" to="1717,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCn9gdwxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCb7NtEKtdkaRwaAPwtBN2N6O5tYWm0tJolY//SIM9ni//7faDKYTF3K+tawgnSYgiCur&#10;W64VfH68PS9A+ICssbNMCm7kYbMePa2w0PbKe7ocQi1iCPsCFTQh9IWUvmrIoJ/anjhyP9YZDPF0&#10;tdQOrzHcdHKWJHNpsOXY0GBPrw1Vp8PZKDDH7P3rrPneWVuanftepiVrpSbjYfsCItAQ/sV/7lLH&#10;+XmW5vM8my3h8VMEQK5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKf2B3DHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
                 <v:line id="Line 247" o:spid="_x0000_s1049" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1747,383" to="1747,443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4sXNByAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasMw&#10;EEX3hf6DmEJ3teyCTepEMaVQ8KJQmgc0u8Ga2CbWyEhy4ubro0Uhy8t9cVbVbAZxJud7ywqyJAVB&#10;3Fjdc6tgt/18WYDwAVnjYJkU/JGHav34sMJS2wv/0HkTWhFH2JeooAthLKX0TUcGfWJH4ugdrTMY&#10;onSt1A4vcdwM8jVNC2mw5/jQ4UgfHTWnzWQUmH3+/Ttpvg7W1ubLHd6ymrVSz0/z+xJEoDncw//t&#10;WisoskVepFkeISJSxAG5vgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA4sXNByAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#6dcff6" strokeweight=".19792mm"/>
@@ -8254,51 +8253,66 @@
         </w:rPr>
         <w:t xml:space="preserve">palabra clave 1; palabra clave 2; palabra clave 3; palabra clave 4; palabra clave 5; palabra clave 6; palabra clave 7. </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
         <w:t xml:space="preserve">(separadas por punto y coma, </w:t>
       </w:r>
       <w:r w:rsidR="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DB863C" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00505931" w:rsidP="00A8314C">
+    <w:p w14:paraId="14DB863C" w14:textId="05D4BBD8" w:rsidR="007950B2" w:rsidRDefault="007950B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D36FD59" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="00505931" w:rsidP="00A8314C">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44B95874" w14:textId="5E23E240" w:rsidR="00505931" w:rsidRPr="00885C74" w:rsidRDefault="009B62EB" w:rsidP="00885C74">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="ABSTRACT_(Times_12,_justificado,_negrita"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00885C74">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -9894,51 +9908,51 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:line w14:anchorId="5F0AE374" id="Conector recto 405" o:spid="_x0000_s1026" style="position:absolute;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="14pt,1.85pt" to="14pt,68.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCrrtnmgEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IDtEgFyzkkaC9F&#10;G/TxAQy1tAjwhSVjyX/f5dqWi6RA0aIXio+d2Z3Z1eZu9k7sAbONoZfrVSsFBB0HG3a9/PH9w/Wt&#10;FLmoMCgXA/TyAFneba/ebKbUwU0coxsABZGE3E2pl2MpqWuarEfwKq9igkCPJqJXhY64awZUE7F7&#10;19y07btmijgkjBpyptuH46PcMr8xoMsXYzIU4XpJtRVekdenujbbjep2qNJo9akM9Q9VeGUDJV2o&#10;HlRR4hntKypvNcYcTVnp6JtojNXAGkjNun2h5tuoErAWMienxab8/2j15/19eESyYUq5y+kRq4rZ&#10;oK9fqk/MbNZhMQvmIvTxUtPt7dv2fcs+Nhdcwlw+QvSibnrpbKgyVKf2n3KhXBR6DqHDJTPvysFB&#10;DXbhKxhhB8q1ZjQPBdw7FHtF7VRaQyjr2kLi4+gKM9a5Bdj+GXiKr1Dggfkb8ILgzDGUBextiPi7&#10;7GU+l2yO8WcHjrqrBU9xOHBP2BrqPCs8TWkdrV/PDL/8S9ufAAAA//8DAFBLAwQUAAYACAAAACEA&#10;tpwIeN4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDr0NImCnEqQKp6&#10;oAjR8AFuvCQR8TqKnTTl61m4wHE0o5k32WayrRix940jBbfzCARS6UxDlYL3YjtLQPigyejWESo4&#10;o4dNfnmR6dS4E73heAiV4BLyqVZQh9ClUvqyRqv93HVI7H243urAsq+k6fWJy20rF1G0llY3xAu1&#10;7vCpxvLzMFgFu+0jPq/OQ3VnVrviZiz2L1+viVLXV9PDPYiAU/gLww8+o0POTEc3kPGiVbBI+EpQ&#10;sIxBsP0rjxxbxjHIPJP/+fNvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMKuu2eaAQAA&#10;kwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALacCHje&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAA9AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" strokecolor="#4579b8 [3044]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00554EA5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Texto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4B6762" w14:textId="6EAA3CF4" w:rsidR="00554EA5" w:rsidRPr="00554EA5" w:rsidRDefault="00554EA5" w:rsidP="00FC6736">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="1066" w:hanging="499"/>
@@ -10651,51 +10665,51 @@
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Epígrafe obligatorio. </w:t>
       </w:r>
       <w:r w:rsidR="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE2DD00" w14:textId="7ACB0926" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="007C3908">
+    <w:p w14:paraId="0AE2DD00" w14:textId="7ACB0926" w:rsidR="00505931" w:rsidRDefault="009B62EB" w:rsidP="007C3908">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Texto</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
@@ -10915,50 +10929,67 @@
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">texto normal, </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
         </w:rPr>
         <w:t>texto normal... (</w:t>
       </w:r>
       <w:r w:rsidR="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, justificado, interlineado sencillo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53111A21" w14:textId="52244698" w:rsidR="007950B2" w:rsidRDefault="007950B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="240F005C" w14:textId="33A0C6F4" w:rsidR="00DF7367" w:rsidRPr="007D489E" w:rsidRDefault="00DF7367" w:rsidP="007D489E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Figura</w:t>
       </w:r>
       <w:r w:rsidRPr="007D489E">
         <w:rPr>
@@ -13287,76 +13318,93 @@
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
         <w:t>hipervínculo</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487E786B" w14:textId="005CAAB7" w:rsidR="00DF7367" w:rsidRPr="00E33843" w:rsidRDefault="00E33843">
+    <w:p w14:paraId="487E786B" w14:textId="50CD82F3" w:rsidR="007950B2" w:rsidRDefault="00E33843">
       <w:pPr>
         <w:spacing w:before="90"/>
         <w:ind w:left="380" w:right="385"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidR="00DF7367" w:rsidRPr="00E33843">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Las tablas deben ser editables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77257652" w14:textId="77777777" w:rsidR="007950B2" w:rsidRDefault="007950B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1F4CDD" w14:textId="0BE56E28" w:rsidR="00505931" w:rsidRPr="00E33843" w:rsidRDefault="009B62EB" w:rsidP="00E33843">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="1.1._Título_de_2º_nivel_(Numeración_en_a"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00E33843">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Título</w:t>
@@ -15914,51 +15962,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:line w14:anchorId="54B6E1C4" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:15733760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="48.5pt,8.5pt" to="68.45pt,8.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdvM4TvAEAAGADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJ0QuMOH1I1r10&#10;W4B2H8BIsi1MFgVRiZO/H6VcVmxvRWFAoHg5OjykF4+HwYm9iWTRN3I2mUphvEJtfdfIX69PXx6k&#10;oAReg0NvGnk0JB+Xnz8txlCbOfbotImCQTzVY2hkn1Koq4pUbwagCQbjOdhiHCDxNXaVjjAy+uCq&#10;+XR6V40YdYioDBF716egXBb8tjUq/WxbMkm4RjK3VM5Yzm0+q+UC6i5C6K0604B3sBjAen70CrWG&#10;BGIX7X9Qg1URCds0UThU2LZWmdIDdzOb/tPNSw/BlF5YHApXmejjYNWP/cpvYqauDv4lPKP6TcLj&#10;qgffmULg9Rh4cLMsVTUGqq8l+UJhE8V2/I6ac2CXsKhwaOOQIbk/cShiH69im0MSip3z25ubu1sp&#10;1CVUQX2pC5HSN4ODyEYjnfVZBqhh/0wp84D6kpLdHp+sc2WUzouRyc7m9w+lgtBZnaM5j2K3Xbko&#10;9sDbcL/KX+mKI2/TMvQaqD/labZOaxJx53V5pTegv57tBNadbGbl/FmkrEteQqq3qI+beBGPx1jo&#10;n1cu78nbe6n++2Ms/wAAAP//AwBQSwMEFAAGAAgAAAAhAHOD0BTdAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2EZwYvYTSs0bcymFEEp9tTUi7dNdpqEZmdDdtPGf+8ED/Y0zHvD&#10;m++lm9G24oK9bxwpmM8iEEilMw1VCr6O788rED5oMrp1hAp+0MMmu79LdWLclQ54yUMlOIR8ohXU&#10;IXSJlL6s0Wo/cx0SeyfXWx147Stpen3lcNvKRRQtpdUN8Ydad/hWY3nOB6vgvKNiH+9P9B2G3SL/&#10;+IxX7ilW6vFh3L6CCDiG/2OY8BkdMmYq3EDGi1bBOuYqgfVpTv7Lcg2i+BNklsrbAtkvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF28zhO8AQAAYAMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHOD0BTdAAAACAEAAA8AAAAAAAAAAAAAAAAAFgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="#7c7c7c" strokeweight=".31328mm">
                 <v:stroke dashstyle="dash"/>
                 <w10:wrap anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009B62EB" w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B217E5" w14:textId="0BEF7CD8" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00B21127">
       <w:pPr>
         <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -19666,1961 +19714,2028 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
       <w:r w:rsidRPr="00153E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0099325B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hubiere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7235EE5C" w14:textId="4C15C494" w:rsidR="00B21127" w:rsidRPr="00153E97" w:rsidRDefault="00B21127">
+    <w:p w14:paraId="47F5E558" w14:textId="77777777" w:rsidR="00B21127" w:rsidRDefault="00B21127">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00B21127" w:rsidRPr="00153E97" w:rsidSect="00FF273C">
-[...11 lines deleted...]
-        </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="AUTOR/A/ES/AS:"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="3384A890" w14:textId="77777777" w:rsidR="00B21127" w:rsidRDefault="00B21127" w:rsidP="00B21127"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7A938B73" w14:textId="7A2333BC" w:rsidR="00505931" w:rsidRPr="00083FE4" w:rsidRDefault="009B62EB" w:rsidP="00083FE4">
+    <w:p w14:paraId="27A5955B" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40" w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00083FE4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AUTOR/A/ES/AS:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0959A242" w14:textId="588EB7AE" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00305766">
+    <w:p w14:paraId="165F8300" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nombre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>apellidos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>autor/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(Calibri 12,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>negrita,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>justificado,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>interlineado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB26B9B" w14:textId="5DB12647" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00305766">
+    <w:p w14:paraId="693160A7" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153E97">
-[...2 lines deleted...]
-          <w:color w:val="221F1F"/>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Filiación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00153E97">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Calibri 12,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>alineado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izquierda,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interlineado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00153E97">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sencillo).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD70AE7" w14:textId="2242DFFC" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00305766">
+    <w:p w14:paraId="2655D5B7" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="229" w:right="506"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153E97">
-[...2 lines deleted...]
-          <w:color w:val="221F1F"/>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Síntesis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>currículo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00153E97">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>autor/a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>120</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>palabras.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00153E97">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Calibri 12,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>justificado,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interlineado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sencillo.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Máximo 120 palabras, en un único párrafo)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
-[...2 lines deleted...]
-          <w:color w:val="221F1F"/>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCA017B" w14:textId="23A0A248" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB" w:rsidP="00305766">
+    <w:p w14:paraId="45F4884D" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="229" w:right="506"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32">
-        <w:r w:rsidRPr="00153E97">
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="007950B2">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>correoelectronico@dominio.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="80"/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00153E97">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en la línea siguiente (Calibri 12, justificado, interlineado sencillo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>como hipervínculo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A7A30D" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB">
+    <w:p w14:paraId="511DBC00" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153E97">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Índice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>H:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F26FB9E" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB">
+    <w:p w14:paraId="7CC23785" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Orcid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ID:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458FCAB1" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB">
+    <w:p w14:paraId="41D8DC42" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Scopus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ID:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385FD087" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB">
+    <w:p w14:paraId="37869C08" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Google</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Scholar:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECF97EB" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00FF273C" w:rsidRDefault="009B62EB">
+    <w:p w14:paraId="421CA065" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF273C">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ResearchGate:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D03FA26" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="00FF273C" w:rsidRDefault="009B62EB">
+    <w:p w14:paraId="5F421316" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF273C">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Academia.edu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387E33F3" w14:textId="77777777" w:rsidR="00034FEF" w:rsidRPr="00FF273C" w:rsidRDefault="00034FEF">
+    <w:p w14:paraId="04E32F61" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2742DA14" w14:textId="5EA12BC3" w:rsidR="00034FEF" w:rsidRPr="00153E97" w:rsidRDefault="00034FEF" w:rsidP="00034FEF">
+    <w:p w14:paraId="1A9D3D6F" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nombre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>apellidos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>autor/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(Calibri 12,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>negrita,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>justificado,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>interlineado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB4EE1B" w14:textId="19844DEF" w:rsidR="00034FEF" w:rsidRPr="00153E97" w:rsidRDefault="00034FEF" w:rsidP="00034FEF">
+    <w:p w14:paraId="1D4A90B6" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153E97">
-[...2 lines deleted...]
-          <w:color w:val="221F1F"/>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Filiación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00153E97">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Calibri 12,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>alineado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izquierda,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interlineado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00153E97">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sencillo).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1F6E88" w14:textId="58C1BC5E" w:rsidR="00034FEF" w:rsidRPr="00153E97" w:rsidRDefault="00034FEF" w:rsidP="00034FEF">
+    <w:p w14:paraId="509E513C" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="229" w:right="506"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153E97">
-[...2 lines deleted...]
-          <w:color w:val="221F1F"/>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Síntesis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>currículo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>autor/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>120</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>palabras.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00153E97">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Calibri 12,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>justificado,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interlineado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sencillo.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Máximo 120 palabras, en un único párrafo)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
-[...2 lines deleted...]
-          <w:color w:val="221F1F"/>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E02063" w14:textId="7004E314" w:rsidR="00034FEF" w:rsidRPr="00153E97" w:rsidRDefault="00034FEF" w:rsidP="00034FEF">
+    <w:p w14:paraId="649F50B3" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="229" w:right="506"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId33">
-        <w:r w:rsidRPr="00153E97">
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="007950B2">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>correoelectronico@dominio.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="80"/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00153E97">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en la línea siguiente (Calibri 12, justificado, interlineado sencillo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>como hipervínculo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B474CA9" w14:textId="77777777" w:rsidR="00034FEF" w:rsidRPr="00153E97" w:rsidRDefault="00034FEF" w:rsidP="00034FEF">
+    <w:p w14:paraId="4EE7BE11" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153E97">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Índice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>H:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6954A8F0" w14:textId="77777777" w:rsidR="00034FEF" w:rsidRPr="00153E97" w:rsidRDefault="00034FEF" w:rsidP="00034FEF">
+    <w:p w14:paraId="2B736041" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Orcid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ID:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE1EC35" w14:textId="77777777" w:rsidR="00034FEF" w:rsidRPr="00153E97" w:rsidRDefault="00034FEF" w:rsidP="00034FEF">
+    <w:p w14:paraId="04405B6F" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Scopus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ID:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492F921B" w14:textId="77777777" w:rsidR="00034FEF" w:rsidRPr="00153E97" w:rsidRDefault="00034FEF" w:rsidP="00034FEF">
+    <w:p w14:paraId="34005F2E" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Google</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153E97">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Scholar:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41050288" w14:textId="77777777" w:rsidR="00034FEF" w:rsidRPr="00FF273C" w:rsidRDefault="00034FEF" w:rsidP="00034FEF">
+    <w:p w14:paraId="0D5047D9" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF273C">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ResearchGate:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783EE462" w14:textId="77777777" w:rsidR="00034FEF" w:rsidRPr="00FF273C" w:rsidRDefault="00034FEF" w:rsidP="00034FEF">
+    <w:p w14:paraId="5BE10508" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF273C">
+      <w:r w:rsidRPr="007950B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Academia.edu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3ECE81" w14:textId="77777777" w:rsidR="00034FEF" w:rsidRPr="00FF273C" w:rsidRDefault="00034FEF">
+    <w:p w14:paraId="0435FC64" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03708D05" w14:textId="77777777" w:rsidR="00034FEF" w:rsidRPr="00FF273C" w:rsidRDefault="00034FEF">
+    <w:p w14:paraId="262038CF" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
       <w:pPr>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>así</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sucesivamente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>siguientes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007950B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7D7D7D"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>autores/as.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6CA04D3B" w14:textId="364B457B" w:rsidR="00505931" w:rsidRPr="00153E97" w:rsidRDefault="009B62EB">
-[...115 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId34"/>
+    <w:sectPr w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidSect="007950B2">
+      <w:headerReference w:type="even" r:id="rId28"/>
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="even" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:headerReference w:type="first" r:id="rId32"/>
+      <w:footerReference w:type="first" r:id="rId33"/>
       <w:pgSz w:w="11920" w:h="16850"/>
-      <w:pgMar w:top="780" w:right="460" w:bottom="1060" w:left="740" w:header="454" w:footer="315" w:gutter="0"/>
+      <w:pgMar w:top="1629" w:right="460" w:bottom="1060" w:left="740" w:header="454" w:footer="315" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66ABA9FE" w14:textId="77777777" w:rsidR="009922F7" w:rsidRDefault="009922F7">
+    <w:p w14:paraId="5F068AAA" w14:textId="77777777" w:rsidR="00A055B2" w:rsidRDefault="00A055B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AF59BE9" w14:textId="77777777" w:rsidR="009922F7" w:rsidRDefault="009922F7">
+    <w:p w14:paraId="12D88D0B" w14:textId="77777777" w:rsidR="00A055B2" w:rsidRDefault="00A055B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -21657,171 +21772,113 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-966583682"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="0AFF7817" w14:textId="2429E098" w:rsidR="00DF7367" w:rsidRDefault="00DF7367" w:rsidP="00DF7367">
+      <w:p w14:paraId="57A90797" w14:textId="44C81616" w:rsidR="007950B2" w:rsidRPr="001B08E9" w:rsidRDefault="007950B2" w:rsidP="0025077B">
         <w:pPr>
           <w:spacing w:before="14"/>
           <w:ind w:left="20"/>
-          <w:rPr>
-[...50 lines deleted...]
-          <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="001B08E9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="001B08E9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="001B08E9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="001B08E9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="001B08E9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3F902059" w14:textId="0EDC58B7" w:rsidR="00DF7367" w:rsidRPr="00FA47DE" w:rsidRDefault="00497A91" w:rsidP="00497A91">
+  <w:p w14:paraId="4192BC08" w14:textId="158CA680" w:rsidR="007950B2" w:rsidRPr="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
     <w:pPr>
       <w:spacing w:before="14"/>
       <w:ind w:left="20"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00FA47DE">
-[...4 lines deleted...]
-    </w:r>
     <w:r w:rsidRPr="00FA47DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Revista</w:t>
     </w:r>
     <w:r w:rsidRPr="00FA47DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-5"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00FA47DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Latina</w:t>
     </w:r>
@@ -21863,116 +21920,117 @@
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-3"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00FA47DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Social,</w:t>
     </w:r>
     <w:r w:rsidRPr="00FA47DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00FB3356">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>No.</w:t>
     </w:r>
     <w:r w:rsidRPr="00FA47DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FA47DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FA47DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00FA47DE">
+    <w:r w:rsidR="0025077B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                       </w:t>
+      <w:tab/>
+      <w:t xml:space="preserve">          </w:t>
     </w:r>
     <w:r w:rsidRPr="001B08E9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> https://doi.org/10.4185/rlcs-</w:t>
+      <w:t>https://</w:t>
     </w:r>
-    <w:r w:rsidR="00FA47DE" w:rsidRPr="001B08E9">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>año</w:t>
+      <w:t>www.</w:t>
     </w:r>
     <w:r w:rsidRPr="001B08E9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>-XXXX</w:t>
+      <w:t>doi.org/10.4185/rlcs-año-XXXX</w:t>
     </w:r>
     <w:r w:rsidRPr="001B08E9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-8"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="001B08E9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>(lo</w:t>
     </w:r>
     <w:r w:rsidRPr="001B08E9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="-10"/>
@@ -22013,664 +22071,138 @@
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="-8"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="001B08E9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>editor)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7159E011" w14:textId="15739092" w:rsidR="00505931" w:rsidRDefault="00497A91">
+  <w:p w14:paraId="2ED722CA" w14:textId="0C1309B8" w:rsidR="007950B2" w:rsidRDefault="0025077B" w:rsidP="007950B2">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487432192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65DB1602" wp14:editId="27F8F8F5">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487452672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="754A61DA" wp14:editId="74ED73BF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>3740150</wp:posOffset>
+                <wp:posOffset>4359244</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>10205720</wp:posOffset>
+                <wp:posOffset>10013133</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="165100" cy="313690"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="2715084" cy="144855"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="7620"/>
               <wp:wrapNone/>
-              <wp:docPr id="1916158393" name="docshape3"/>
+              <wp:docPr id="1716584581" name="docshape2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="165100" cy="313690"/>
+                        <a:ext cx="2715084" cy="144855"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6133BDA3" w14:textId="77777777" w:rsidR="00505931" w:rsidRPr="001B08E9" w:rsidRDefault="009B62EB">
-[...507 lines deleted...]
-                        <w:p w14:paraId="5F2FD6AA" w14:textId="7E0CDEE2" w:rsidR="00505931" w:rsidRPr="001B08E9" w:rsidRDefault="009B62EB">
+                        <w:p w14:paraId="6B6578C6" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="001B08E9" w:rsidRDefault="007950B2" w:rsidP="007950B2">
                           <w:pPr>
                             <w:spacing w:before="14"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>https://doi.org/10.4185/rlcs-</w:t>
-[...17 lines deleted...]
-                            <w:t>-XXXX</w:t>
+                            <w:t>https://doi.org/10.4185/rlcs-año-XXXX</w:t>
                           </w:r>
                           <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
                               <w:spacing w:val="-8"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="7D7D7D"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>(lo</w:t>
                           </w:r>
                           <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="7D7D7D"/>
                               <w:spacing w:val="-10"/>
@@ -22725,89 +22257,75 @@
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>editor)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="5A861B88" id="docshape2" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:364.65pt;margin-top:788.3pt;width:192.4pt;height:10.95pt;z-index:-15884800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7QPx+2wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJs6Iz4hRdiw4D&#10;ugvQ7QNoWbaF2aJGKbGzrx8lx+m2vhV7EWhSOjznkN5ej30nDpq8QVvI1WIphbYKK2ObQn7/dv/m&#10;SgofwFbQodWFPGovr3evX20Hl+s1tthVmgSDWJ8PrpBtCC7PMq9a3YNfoNOWizVSD4E/qckqgoHR&#10;+y5bL5eX2YBUOUKlvefs3VSUu4Rf11qFL3XtdRBdIZlbSCels4xntttC3hC41qgTDXgBix6M5aZn&#10;qDsIIPZknkH1RhF6rMNCYZ9hXRulkwZWs1r+o+axBaeTFjbHu7NN/v/Bqs+HR/eVRBjf48gDTCK8&#10;e0D1wwuLty3YRt8Q4dBqqLjxKlqWDc7np6fRap/7CFIOn7DiIcM+YAIaa+qjK6xTMDoP4Hg2XY9B&#10;KE6uN5uLzRWXFNdWF++Wl29TC8jn1458+KCxFzEoJPFQEzocHnyIbCCfr8RmFu9N16XBdvavBF+M&#10;mcQ+Ep6oh7EchakKuYl9o5gSqyPLIZzWhdebgxbplxQDr0oh/c89kJai+2jZkrhXc0BzUM4BWMVP&#10;CxmkmMLbMO3f3pFpWkaeTLd4w7bVJil6YnGiy+NPQk+rGvfrz+906+mH2v0GAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAxYe9j4gAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLO1g&#10;3VqaThOCExKiKweOaeO10RqnNNlW3p70NI72/+n353w7mZ6dcXTakoB4EQFDaqzS1Ar4qt4eNsCc&#10;l6RkbwkF/KKDbXF7k8tM2QuVeN77loUScpkU0Hk/ZJy7pkMj3cIOSCE72NFIH8ax5WqUl1Buer6M&#10;ooQbqSlc6OSALx02x/3JCNh9U/mqfz7qz/JQ6qpKI3pPjkLc3027Z2AeJ3+FYdYP6lAEp9qeSDnW&#10;C1gv08eAhmC1ThJgMxLHTzGwet6lmxXwIuf/3yj+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhADtA/H7bAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhADFh72PiAAAADgEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="754A61DA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="docshape2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:343.25pt;margin-top:788.45pt;width:213.8pt;height:11.4pt;z-index:-15863808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBNwwB2gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7ajpI2sOKvtrraq&#10;tL1I234AxmCj2gwdSOz06zvgONvLW9UXNAxw5pwzw/5mGnp2UugN2IoXq5wzZSU0xrYV//rl4dWO&#10;Mx+EbUQPVlX8rDy/Obx8sR9dqdbQQd8oZARifTm6inchuDLLvOzUIPwKnLJ0qAEHEWiLbdagGAl9&#10;6LN1nr/ORsDGIUjlPWXv50N+SPhaKxk+ae1VYH3FiVtIK6a1jmt22IuyReE6Iy80xD+wGISxVPQK&#10;dS+CYEc0f0ENRiJ40GElYchAayNV0kBqivwPNU+dcCppIXO8u9rk/x+s/Hh6cp+RhektTNTAJMK7&#10;R5DfPLNw1wnbqltEGDslGipcRMuy0fny8jRa7UsfQerxAzTUZHEMkIAmjUN0hXQyQqcGnK+mqykw&#10;Scn1m2Kb7zacSTorNpvddptKiHJ57dCHdwoGFoOKIzU1oYvTow+RjSiXK7GYhQfT96mxvf0tQRdj&#10;JrGPhGfqYaonZhpiEutGMTU0Z5KDMI8LjTcFHeAPzkYalYr770eBirP+vSVL4lwtAS5BvQTCSnpa&#10;8cDZHN6Fef6ODk3bEfJsuoVbsk2bpOiZxYUutT8JvYxqnK9f9+nW84c6/AQAAP//AwBQSwMEFAAG&#10;AAgAAAAhABfUQt3iAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9Ie4fIk7ixtIh1&#10;a2k6TQhOSIiuHDimjddGa5zSZFt5e9LTONr/p9+f891kenbB0WlLAuJVBAypsUpTK+CrenvYAnNe&#10;kpK9JRTwiw52xeIul5myVyrxcvAtCyXkMimg837IOHdNh0a6lR2QQna0o5E+jGPL1Sivodz0/DGK&#10;Em6kpnChkwO+dNicDmcjYP9N5av++ag/y2OpqyqN6D05CXG/nPbPwDxO/gbDrB/UoQhOtT2TcqwX&#10;kGyTdUBDsN4kKbAZieOnGFg979J0A7zI+f83ij8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAwTcMAdoBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAF9RC3eIAAAAOAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="5F2FD6AA" w14:textId="7E0CDEE2" w:rsidR="00505931" w:rsidRPr="001B08E9" w:rsidRDefault="009B62EB">
+                  <w:p w14:paraId="6B6578C6" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="001B08E9" w:rsidRDefault="007950B2" w:rsidP="007950B2">
                     <w:pPr>
                       <w:spacing w:before="14"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>https://doi.org/10.4185/rlcs-</w:t>
-[...17 lines deleted...]
-                      <w:t>-XXXX</w:t>
+                      <w:t>https://doi.org/10.4185/rlcs-año-XXXX</w:t>
                     </w:r>
                     <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="7D7D7D"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>(lo</w:t>
                     </w:r>
                     <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="7D7D7D"/>
                         <w:spacing w:val="-10"/>
@@ -22851,834 +22369,643 @@
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="7D7D7D"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>editor)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...338 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="007950B2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487441408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41143B7A" wp14:editId="32506FDF">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487453696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E5E77BA" wp14:editId="5923D3F7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3740150</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10205720</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="165100" cy="313690"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1044654982" name="docshape3"/>
+              <wp:docPr id="1916158393" name="docshape3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="165100" cy="313690"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0443A5E0" w14:textId="77777777" w:rsidR="00DF7367" w:rsidRPr="00CD7357" w:rsidRDefault="00DF7367">
+                        <w:p w14:paraId="30A8343F" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="001B08E9" w:rsidRDefault="007950B2" w:rsidP="007950B2">
                           <w:pPr>
                             <w:pStyle w:val="Textoindependiente"/>
                             <w:spacing w:before="10"/>
                             <w:ind w:left="60"/>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00CD7357">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
-                          <w:r w:rsidRPr="00CD7357">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
-                          <w:r w:rsidRPr="00CD7357">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidRPr="00CD7357">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00CD7357">
+                          <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="221F1F"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="41143B7A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:294.5pt;margin-top:803.6pt;width:13pt;height:24.7pt;z-index:-15875072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP7VTL2QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthu0WAz4hRdiw4D&#10;ugvQ9QMYWbaF2aJGKbGzrx8lx+nWvQ17EShROjznkNpcT0MvDpq8QVvJYpVLoa3C2ti2kk/f7t+8&#10;lcIHsDX0aHUlj9rL6+3rV5vRlfoCO+xrTYJBrC9HV8kuBFdmmVedHsCv0GnLyQZpgMBbarOaYGT0&#10;oc8u8nydjUi1I1Taez69m5Nym/CbRqvwpWm8DqKvJHMLaaW07uKabTdQtgSuM+pEA/6BxQDGctEz&#10;1B0EEHsyf0ENRhF6bMJK4ZBh0xilkwZWU+Qv1Dx24HTSwuZ4d7bJ/z9Y9fnw6L6SCNN7nLiBSYR3&#10;D6i+e2HxtgPb6hsiHDsNNRcuomXZ6Hx5ehqt9qWPILvxE9bcZNgHTEBTQ0N0hXUKRucGHM+m6ykI&#10;FUuur4qcM4pTl8Xl+l1qSgbl8tiRDx80DiIGlSTuaQKHw4MPkQyUy5VYy+K96fvU197+ccAX40ki&#10;H/nOzMO0m4SpK3kVlUUtO6yPrIZwnhaebg46pJ9SjDwplfQ/9kBaiv6jZUfiWC0BLcFuCcAqflrJ&#10;IMUc3oZ5/PaOTNsx8uy5xRt2rTFJ0TOLE13ufhJ6mtQ4Xr/v063n/7T9BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAM4WupeAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdSjFt&#10;iFNVCE5IiDQcODqxm1iN1yF22/D3bE9w3JnR7JtiO/uBne0UXUAFy4UAZrENxmGn4LN+fVgDi0mj&#10;0UNAq+DHRtiWtzeFzk24YGXP+9QxKsGYawV9SmPOeWx763VchNEieYcweZ3onDpuJn2hcj/wlRCS&#10;e+2QPvR6tM+9bY/7k1ew+8LqxX2/Nx/VoXJ1vRH4Jo9K3d/Nuydgyc7pLwxXfEKHkpiacEIT2aAg&#10;W29oSyJDiscVMIrIZUZSc5UyKYGXBf+/ovwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;T+1Uy9kBAACXAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAM4WupeAAAAANAQAADwAAAAAAAAAAAAAAAAAzBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="0E5E77BA" id="docshape3" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:294.5pt;margin-top:803.6pt;width:13pt;height:24.7pt;z-index:-15862784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkxNvt2AEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbDatWEG02aq0KkIq&#10;UKn0AyaOk1gkHjP2brJ8PWNns6VwQ1ysscd+896b8fZqGnpx0OQN2lLmq7UU2iqsjW1L+fTt7s07&#10;KXwAW0OPVpfyqL282r1+tR1doS+ww77WJBjE+mJ0pexCcEWWedXpAfwKnbacbJAGCLylNqsJRkYf&#10;+uxivd5kI1LtCJX2nk9v56TcJfym0Sp8bRqvg+hLydxCWimtVVyz3RaKlsB1Rp1owD+wGMBYLnqG&#10;uoUAYk/mL6jBKEKPTVgpHDJsGqN00sBq8vUfah47cDppYXO8O9vk/x+s+nJ4dA8kwvQBJ25gEuHd&#10;ParvXli86cC2+poIx05DzYXzaFk2Ol+cnkarfeEjSDV+xpqbDPuACWhqaIiusE7B6NyA49l0PQWh&#10;YsnN23zNGcWpy/xy8z41JYNieezIh48aBxGDUhL3NIHD4d6HSAaK5UqsZfHO9H3qa29fHPDFeJLI&#10;R74z8zBVkzA1F4/KopYK6yOrIZynhaebgw7ppxQjT0op/Y89kJai/2TZkThWS0BLUC0BWMVPSxmk&#10;mMObMI/f3pFpO0aePbd4za41Jil6ZnGiy91PQk+TGsfr93269fyfdr8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAzha6l4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN1KMW2I&#10;U1UITkiINBw4OrGbWI3XIXbb8PdsT3DcmdHsm2I7+4Gd7RRdQAXLhQBmsQ3GYafgs359WAOLSaPR&#10;Q0Cr4MdG2Ja3N4XOTbhgZc/71DEqwZhrBX1KY855bHvrdVyE0SJ5hzB5neicOm4mfaFyP/CVEJJ7&#10;7ZA+9Hq0z71tj/uTV7D7wurFfb83H9WhcnW9Efgmj0rd3827J2DJzukvDFd8QoeSmJpwQhPZoCBb&#10;b2hLIkOKxxUwishlRlJzlTIpgZcF/7+i/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCk&#10;xNvt2AEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAzha6l4AAAAA0BAAAPAAAAAAAAAAAAAAAAADIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="0443A5E0" w14:textId="77777777" w:rsidR="00DF7367" w:rsidRPr="00CD7357" w:rsidRDefault="00DF7367">
+                  <w:p w14:paraId="30A8343F" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="001B08E9" w:rsidRDefault="007950B2" w:rsidP="007950B2">
                     <w:pPr>
                       <w:pStyle w:val="Textoindependiente"/>
                       <w:spacing w:before="10"/>
                       <w:ind w:left="60"/>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00CD7357">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
-                    <w:r w:rsidRPr="00CD7357">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
-                    <w:r w:rsidRPr="00CD7357">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidRPr="00CD7357">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00CD7357">
+                    <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:color w:val="221F1F"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="007950B2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487439360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="403A8446" wp14:editId="14C54F26">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487451648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E8789D0" wp14:editId="71EF4C55">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>669925</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9999980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2319655" cy="152400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="812108593" name="docshape1"/>
+              <wp:docPr id="2127915130" name="docshape1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2319655" cy="152400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3E1B9CB4" w14:textId="02CFCFB0" w:rsidR="00DF7367" w:rsidRDefault="00DF7367">
+                        <w:p w14:paraId="3FE91207" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="00A8314C" w:rsidRDefault="007950B2" w:rsidP="007950B2">
                           <w:pPr>
                             <w:spacing w:before="12"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
+                          <w:r w:rsidRPr="00A8314C">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="221F1F"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>Revista</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A8314C">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="221F1F"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A8314C">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="221F1F"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>Latina</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A8314C">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="221F1F"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A8314C">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="221F1F"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>de</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A8314C">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="221F1F"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A8314C">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="221F1F"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>Comunicación</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A8314C">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="221F1F"/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A8314C">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="221F1F"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>Social,</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A8314C">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="221F1F"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="221F1F"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>No.</w:t>
+                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="403A8446" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:52.75pt;margin-top:787.4pt;width:182.65pt;height:12pt;z-index:-15877120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0gQsc2gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySFVhA1XS27WoS0&#10;XKSFD3AcO7FIPGbsNilfz9hpusC+rXixJmP7+Fwmu6tp6NlRoTdgK16scs6UldAY21b8+7e7V285&#10;80HYRvRgVcVPyvOr/csXu9GVag0d9I1CRiDWl6OreBeCK7PMy04Nwq/AKUubGnAQgT6xzRoUI6EP&#10;fbbO8202AjYOQSrvqXs7b/J9wtdayfBFa68C6ytO3EJaMa11XLP9TpQtCtcZeaYhnsFiEMbSoxeo&#10;WxEEO6B5AjUYieBBh5WEIQOtjVRJA6kp8n/UPHTCqaSFzPHuYpP/f7Dy8/HBfUUWpvcwUYBJhHf3&#10;IH94ZuGmE7ZV14gwdko09HARLctG58vz1Wi1L30EqcdP0FDI4hAgAU0ah+gK6WSETgGcLqarKTBJ&#10;zfXr4t12s+FM0l6xWb/JUyqZKJfbDn34oGBgsag4UqgJXRzvfYhsRLkciY9ZuDN9n4Lt7V8NOhg7&#10;iX0kPFMPUz0x01R8G6VFMTU0J5KDMI8LjTcVHeAvzkYalYr7nweBirP+oyVL4lwtBS5FvRTCSrpa&#10;8cDZXN6Eef4ODk3bEfJsuoVrsk2bpOiRxZkuxZ+Enkc1ztef3+nU4w+1/w0AAP//AwBQSwMEFAAG&#10;AAgAAAAhANZuybjfAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMT0FOwzAQvCPxB2srcaN2UdOm&#10;IU5VITghIdJw4OjEbmI1XofYbcPv2Z7KbWZnNDuTbyfXs7MZg/UoYTEXwAw2XltsJXxVb48psBAV&#10;atV7NBJ+TYBtcX+Xq0z7C5bmvI8toxAMmZLQxThknIemM06FuR8Mknbwo1OR6NhyPaoLhbuePwmx&#10;4k5ZpA+dGsxLZ5rj/uQk7L6xfLU/H/VneShtVW0Evq+OUj7Mpt0zsGimeDPDtT5Vh4I61f6EOrCe&#10;uEgSshJI1ksaQZblWhCor6dNmgIvcv5/RfEHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;dIELHNoBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA1m7JuN8AAAANAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="4E8789D0" id="docshape1" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:52.75pt;margin-top:787.4pt;width:182.65pt;height:12pt;z-index:-15864832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASZF632gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u1DAQviPxDpbvbJKlW0G02aq0KkIq&#10;FKn0ARzHTiwSjxl7N1menrGz2QK9IS7WZGx//n4m26tp6NlBoTdgK16scs6UldAY21b86dvdm3ec&#10;+SBsI3qwquJH5fnV7vWr7ehKtYYO+kYhIxDry9FVvAvBlVnmZacG4VfglKVNDTiIQJ/YZg2KkdCH&#10;Plvn+WU2AjYOQSrvqXs7b/JdwtdayfCgtVeB9RUnbiGtmNY6rtluK8oWheuMPNEQ/8BiEMbSo2eo&#10;WxEE26N5ATUYieBBh5WEIQOtjVRJA6kp8r/UPHbCqaSFzPHubJP/f7Dyy+HRfUUWpg8wUYBJhHf3&#10;IL97ZuGmE7ZV14gwdko09HARLctG58vT1Wi1L30EqcfP0FDIYh8gAU0ah+gK6WSETgEcz6arKTBJ&#10;zfXb4v3lZsOZpL1is77IUyqZKJfbDn34qGBgsag4UqgJXRzufYhsRLkciY9ZuDN9n4Lt7R8NOhg7&#10;iX0kPFMPUz0x01T8IkqLYmpojiQHYR4XGm8qOsCfnI00KhX3P/YCFWf9J0uWxLlaClyKeimElXS1&#10;4oGzubwJ8/ztHZq2I+TZdAvXZJs2SdEzixNdij8JPY1qnK/fv9Op5x9q9wsAAP//AwBQSwMEFAAG&#10;AAgAAAAhANZuybjfAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMT0FOwzAQvCPxB2srcaN2UdOm&#10;IU5VITghIdJw4OjEbmI1XofYbcPv2Z7KbWZnNDuTbyfXs7MZg/UoYTEXwAw2XltsJXxVb48psBAV&#10;atV7NBJ+TYBtcX+Xq0z7C5bmvI8toxAMmZLQxThknIemM06FuR8Mknbwo1OR6NhyPaoLhbuePwmx&#10;4k5ZpA+dGsxLZ5rj/uQk7L6xfLU/H/VneShtVW0Evq+OUj7Mpt0zsGimeDPDtT5Vh4I61f6EOrCe&#10;uEgSshJI1ksaQZblWhCor6dNmgIvcv5/RfEHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;EmRet9oBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA1m7JuN8AAAANAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="3E1B9CB4" w14:textId="02CFCFB0" w:rsidR="00DF7367" w:rsidRDefault="00DF7367">
+                  <w:p w14:paraId="3FE91207" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="00A8314C" w:rsidRDefault="007950B2" w:rsidP="007950B2">
                     <w:pPr>
                       <w:spacing w:before="12"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
-                  </w:p>
-[...104 lines deleted...]
-                      <w:ind w:left="20"/>
+                    <w:r w:rsidRPr="00A8314C">
                       <w:rPr>
-                        <w:sz w:val="16"/>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="221F1F"/>
+                        <w:sz w:val="18"/>
                       </w:rPr>
-                    </w:pPr>
+                      <w:t>Revista</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A8314C">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="221F1F"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A8314C">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="221F1F"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>Latina</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A8314C">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="221F1F"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A8314C">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="221F1F"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>de</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A8314C">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="221F1F"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A8314C">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="221F1F"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>Comunicación</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A8314C">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="221F1F"/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A8314C">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="221F1F"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>Social,</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A8314C">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="221F1F"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="221F1F"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>No.</w:t>
+                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
+  <w:p w14:paraId="4D3141FC" w14:textId="77777777" w:rsidR="00DF7367" w:rsidRDefault="00DF7367">
+    <w:pPr>
+      <w:pStyle w:val="Textoindependiente"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="289635745"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="3B1480CB" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="00426A14" w:rsidRDefault="007950B2" w:rsidP="007950B2">
+        <w:pPr>
+          <w:pStyle w:val="Piedepgina"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00426A14">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00426A14">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00426A14">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00426A14">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="1838DE24" w14:textId="77777777" w:rsidR="007950B2" w:rsidRDefault="007950B2">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D5EF7C8" w14:textId="77777777" w:rsidR="009922F7" w:rsidRDefault="009922F7">
+    <w:p w14:paraId="4FA1E4E9" w14:textId="77777777" w:rsidR="00A055B2" w:rsidRDefault="00A055B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43BA9863" w14:textId="77777777" w:rsidR="009922F7" w:rsidRDefault="009922F7">
+    <w:p w14:paraId="3960A5F6" w14:textId="77777777" w:rsidR="00A055B2" w:rsidRDefault="00A055B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="57713097" w14:textId="6D57DC82" w:rsidR="00DF7367" w:rsidRPr="00FA47DE" w:rsidRDefault="00DF7367" w:rsidP="00497A91">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -23857,440 +23184,357 @@
       <w:r w:rsidRPr="00FA47DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>sencillo).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB9DAB5" w14:textId="77777777" w:rsidR="00497A91" w:rsidRPr="00497A91" w:rsidRDefault="00497A91" w:rsidP="00497A91">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42BF38A2" w14:textId="6FD4CCC0" w:rsidR="00DF7367" w:rsidRDefault="00A8314C">
+  <w:p w14:paraId="09ACCD8C" w14:textId="60B71F6D" w:rsidR="007950B2" w:rsidRDefault="007950B2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487443456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51BFC2A2" wp14:editId="01BAA7F6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487447552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4321FDD7" wp14:editId="0A140B22">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>2526492</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>3043</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4197655" cy="450850"/>
               <wp:effectExtent l="0" t="0" r="12700" b="25400"/>
               <wp:wrapNone/>
               <wp:docPr id="1471075249" name="Text Box 10"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4197655" cy="450850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
-                        <a:schemeClr val="accent1">
+                        <a:srgbClr val="4F81BD">
                           <a:lumMod val="20000"/>
                           <a:lumOff val="80000"/>
-                        </a:schemeClr>
+                        </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2C19AB7E" w14:textId="274EADAB" w:rsidR="00A8314C" w:rsidRPr="001B08E9" w:rsidRDefault="00A8314C" w:rsidP="00A8314C">
+                        <w:p w14:paraId="601A1B18" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="001B08E9" w:rsidRDefault="007950B2" w:rsidP="007950B2">
                           <w:pPr>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:i/>
                               <w:iCs/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>Título del artículo (Calibri 1</w:t>
-[...21 lines deleted...]
-                            <w:t>, cursiva, alineado a la derecha)</w:t>
+                            <w:t>Título del artículo (Calibri 10, cursiva, alineado a la derecha)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="51BFC2A2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4321FDD7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:198.95pt;margin-top:.25pt;width:330.5pt;height:35.5pt;z-index:487443456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUeSIwOQIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3aieDex4qy22aaq&#10;tL1I234AxthGxQwFEjv9+g7YyWa3b1XzgGDAZ2bOOZPN3dApchTWSdAFnc9SSoTmUEndFPTH9/27&#10;FSXOM10xBVoU9CQcvdu+fbPpTS4W0IKqhCUIol3em4K23ps8SRxvRcfcDIzQeFmD7ZjHo22SyrIe&#10;0TuVLNL0JunBVsYCF85h9GG8pNuIX9eC+6917YQnqqBYm4+rjWsZ1mS7YXljmWkln8pg/1BFx6TG&#10;pBeoB+YZOVj5F1QnuQUHtZ9x6BKoa8lF7AG7maevunlqmRGxFyTHmQtN7v/B8i/HJ/PNEj+8hwEF&#10;jE048wj8pyMadi3Tjbi3FvpWsAoTzwNlSW9cPn0aqHa5CyBl/xkqFJkdPESgobZdYAX7JIiOApwu&#10;pIvBE47B5Xx9e5NllHC8W2bpKouqJCw/f22s8x8FdCRsCmpR1IjOjo/Oh2pYfn4SkjlQstpLpeIh&#10;GEnslCVHhhZgnAvtxy7VocNyxzhaKZ3MgGG0zBhencOYIloyIMWEL5IoTfqCrrNFNtL3ogDblJf0&#10;+/iLDL6qs5Me50DJrqAx6VRMIP2DrqJLPZNq3GM1Sk8qBOJHCfxQDvgwqFFCdUI9LIx+x/nETQv2&#10;NyU9er2g7teBWUGJ+qRR0/V8uQzDEQ/L7HaBB3t9U17fMM0RqqCeknG78+NAHYyVTYuZRn413KMP&#10;ahkleq5qqhv9HImcZi8MzPU5vnr+h9j+AQAA//8DAFBLAwQUAAYACAAAACEASviN6N4AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBC1DUp/QjZVqOCEikTbB3Bik0SN15Ht&#10;tuHtcU9wHM1o5ptiPdmBnY0PvSMEORPADDVO99QiHPbvj0tgISrSanBkEH5MgHV5e1OoXLsLfZnz&#10;LrYslVDIFUIX45hzHprOWBVmbjSUvG/nrYpJ+pZrry6p3A78SYg5t6qntNCp0Ww60xx3J4sgNvKh&#10;ruq5f337+Dx2VMltu5WI93dT9QIsmin+heGKn9ChTEy1O5EObEB4Xi1WKYqQAbvaIlsmXSMsZAa8&#10;LPj/A+UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFR5IjA5AgAAaQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEr4jejeAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAAkwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="#dbe5f1 [660]" strokecolor="white">
+            <v:shape id="Text Box 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:198.95pt;margin-top:.25pt;width:330.5pt;height:35.5pt;z-index:487447552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsyYaPNgIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnV7LZR09VuSxHS&#10;siAtfIDrOImF4zG226R8PWMn7ZZFXBA5WJ6x/WbmzZus7vpWkaOwToIu6HSSUiI0h1LquqDfvu7e&#10;LShxnumSKdCioCfh6N367ZtVZ3IxgwZUKSxBEO3yzhS08d7kSeJ4I1rmJmCExsMKbMs8mrZOSss6&#10;RG9VMkvTm6QDWxoLXDiH3u1wSNcRv6oE95+ryglPVEExNx9XG9d9WJP1iuW1ZaaRfEyD/UMWLZMa&#10;g16gtswzcrDyD6hWcgsOKj/h0CZQVZKLWANWM01fVfPcMCNiLUiOMxea3P+D5U/HZ/PFEt8/QI8N&#10;jEU48wj8uyMaNg3Ttbi3FrpGsBIDTwNlSWdcPj4NVLvcBZB99wlKbDI7eIhAfWXbwArWSRAdG3C6&#10;kC56Tzg659Pl7U2WUcLxbJ6liyx2JWH5+bWxzn8Q0JKwKajFpkZ0dnx0PmTD8vOVEMyBkuVOKhUN&#10;W+83ypIjQwHMd4vpwza+VYcWcx3cqKN0VAK6US+De3F2I74bYGKs3/CVJl1Bl9ksG5j7a+xd/CJ5&#10;r1JspccRULItaAw5phL4fq/LKFDPpBr2mIvSYwMC5wP7vt/3eDE0Yg/lCVthYZA6jiZuGrA/KelQ&#10;5gV1Pw7MCkrUR43tXE7n8zAX0ZhntzM07PXJ/vqEaY5QBfWUDNuNH2bpYKysG4w0CEjDPUqgkrE7&#10;L1mNeaOUI5Hj2IVZubbjrZefw/oXAAAA//8DAFBLAwQUAAYACAAAACEAOXGhTt0AAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdaEga4lQoCCQEFwoHjm68JIF4HcVuGvh6&#10;tic4jmb09m2xmV0vJhxD50nDcqFAINXedtRoeHu9v8hAhGjImt4TavjGAJvy9KQwufUHesFpGxvB&#10;EAq50dDGOORShrpFZ8LCD0jcffjRmchxbKQdzYHhrpeXSl1LZzriC60ZsGqx/truHVPUc/XpfuLT&#10;6m7KaGUfhuo9fdT6/Gy+vQERcY5/YzjqszqU7LTze7JB9Bqu1umapxoSEMdaJRnnnYZ0mYAsC/n/&#10;gfIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALMmGjzYCAABkBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOXGhTt0AAAAIAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="#dce6f2" strokecolor="white">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="2C19AB7E" w14:textId="274EADAB" w:rsidR="00A8314C" w:rsidRPr="001B08E9" w:rsidRDefault="00A8314C" w:rsidP="00A8314C">
+                  <w:p w14:paraId="601A1B18" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="001B08E9" w:rsidRDefault="007950B2" w:rsidP="007950B2">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:i/>
                         <w:iCs/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>Título del artículo (Calibri 1</w:t>
-[...21 lines deleted...]
-                      <w:t>, cursiva, alineado a la derecha)</w:t>
+                      <w:t>Título del artículo (Calibri 10, cursiva, alineado a la derecha)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="261723FA" w14:textId="7DEF0C38" w:rsidR="00DF7367" w:rsidRDefault="00FA47DE">
+  <w:p w14:paraId="7681A341" w14:textId="77777777" w:rsidR="007950B2" w:rsidRDefault="007950B2" w:rsidP="007950B2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487445504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56B4BB13" wp14:editId="6E79B61F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487449600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6660DBA3" wp14:editId="659441B0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:posOffset>3043</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4197655" cy="450850"/>
               <wp:effectExtent l="0" t="0" r="12700" b="25400"/>
               <wp:wrapNone/>
-              <wp:docPr id="1287800845" name="Text Box 10"/>
+              <wp:docPr id="1793208490" name="Text Box 10"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4197655" cy="450850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
-                        <a:schemeClr val="accent1">
+                        <a:srgbClr val="4F81BD">
                           <a:lumMod val="20000"/>
                           <a:lumOff val="80000"/>
-                        </a:schemeClr>
+                        </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4FD98CF0" w14:textId="49F1856B" w:rsidR="00FA47DE" w:rsidRPr="001B08E9" w:rsidRDefault="00FA47DE" w:rsidP="00FA47DE">
+                        <w:p w14:paraId="62807E7E" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="001B08E9" w:rsidRDefault="007950B2" w:rsidP="007950B2">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:i/>
                               <w:iCs/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="001B08E9">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>Título del artículo (Calibri 1</w:t>
-[...21 lines deleted...]
-                            <w:t>, cursiva, alineado a la izquierda)</w:t>
+                            <w:t>Título del artículo (Calibri 10, cursiva, alineado a la derecha)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="56B4BB13" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6660DBA3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:330.5pt;height:35.5pt;z-index:487445504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVymJfPAIAAHAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuOmzAQfa/Uf7D83kCisJugkNU221SV&#10;thdp2w8wxoBV43FtJ5B+fceGZLPbt6o8WPYYzsycc4bN3dApchTWSdAFnc9SSoTmUEndFPTH9/27&#10;FSXOM10xBVoU9CQcvdu+fbPpTS4W0IKqhCUIol3em4K23ps8SRxvRcfcDIzQeFmD7ZjHo22SyrIe&#10;0TuVLNL0JunBVsYCF85h9GG8pNuIX9eC+6917YQnqqBYm4+rjWsZ1mS7YXljmWkln8pg/1BFx6TG&#10;pBeoB+YZOVj5F1QnuQUHtZ9x6BKoa8lF7AG7maevunlqmRGxFyTHmQtN7v/B8i/HJ/PNEj+8hwEF&#10;jE048wj8pyMadi3Tjbi3FvpWsAoTzwNlSW9cPn0aqHa5CyBl/xkqFJkdPESgobZdYAX7JIiOApwu&#10;pIvBE47B5Xx9e5NllHC8W2bpKouqJCw/f22s8x8FdCRsCmpR1IjOjo/Oh2pYfn4lJHOgZLWXSsVD&#10;MJLYKUuODC3AOBfaj12qQ4fljnG0UjqZAcNomTG8OocxRbRkQIoJXyRRmvQFXWeLbKTvRQG2KS/p&#10;9/GJDL6qs5Me50DJrqAx6VRMIP2DrqJLPZNq3GM1Sk8qBOJHCfxQDkRWk0RBlBKqE8piYbQ9jilu&#10;WrC/KenR8gV1vw7MCkrUJ43SrufLZZiReFhmtws82Oub8vqGaY5QBfWUjNudH+fqYKxsWsw00qzh&#10;Hu1Qy6jUc1VT+WjryOc0gmFurs/xrecfxfYPAAAA//8DAFBLAwQUAAYACAAAACEAooGn8tcAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VIXBB1zCGgEKcKFZxQkWj5ACde4qjx&#10;OrLdNvw9Cxe47Gg0o9lXrxc/iRPGNAbSoFYFCKQ+2JEGDR/7l9sHECkbsmYKhBq+MMG6ubyoTWXD&#10;md7xtMuD4BFKldHgcp4rKVPv0Ju0CjMSZ58hepPZxkHaaM487id5VxSl9GYk/uDMjBuH/WF39BqK&#10;jbrp2q6MT8+vbwdHrdoOW6X19dXSPoLIuOS/MvzgMzo0zNSFI9kkJt7g3u/lrCwV207DPatsavkf&#10;vvkGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVcpiXzwCAABwBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAooGn8tcAAAAEAQAADwAAAAAAAAAA&#10;AAAAAACWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="#dbe5f1 [660]" strokecolor="white">
+            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.25pt;width:330.5pt;height:35.5pt;z-index:487449600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2IJlaOAIAAGsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCuE2MOEWbLMOA&#10;rhvQ7QMUWbaFyaImKbGzrx8lO2nWYZdhOQgiaT2S75FZ3fWtIkdhnQRd0OkkpURoDqXUdUG/fd29&#10;W1DiPNMlU6BFQU/C0bv12zerzuRiBg2oUliCINrlnSlo473Jk8TxRrTMTcAIjcEKbMs8mrZOSss6&#10;RG9VMkvTm6QDWxoLXDiH3u0QpOuIX1WC+89V5YQnqqBYm4+njec+nMl6xfLaMtNIPpbB/qGKlkmN&#10;SS9QW+YZOVj5B1QruQUHlZ9waBOoKslF7AG7maavunlumBGxFyTHmQtN7v/B8qfjs/liie8foEcB&#10;YxPOPAL/7oiGTcN0Le6tha4RrMTE00BZ0hmXj08D1S53AWTffYISRWYHDxGor2wbWME+CaKjAKcL&#10;6aL3hKNzPl3e3mQZJRxj8yxdZFGVhOXn18Y6/0FAS8KloBZFjejs+Oh8qIbl509CMgdKljupVDRs&#10;vd8oS44MB2C+W0wftvGtOrRY6+DGOUrHSUA3zsvgXpzdiO8GmJjrN3ylSVfQZTbLBub+mnsXf5G8&#10;VyW20uMKKNkWNKYcSwl8v9dlHFDPpBruWIvSowCB84F93+97IstRnaDHHsoTKmJhmHjcULw0YH9S&#10;0uG0F9T9ODArKFEfNaq6nM7nYT2iMc9uZ2jY68j+OsI0R6iCekqG68YPK3UwVtYNZhrmSMM9TkIl&#10;o0gvVY3l40RHPsftCytzbcevXv4j1r8AAAD//wMAUEsDBBQABgAIAAAAIQBGgcx32gAAAAQBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4swumpQ2yNAajidFLqwePU3YElJ0l7Jai&#10;v97xpMeXN/neN8V2dr2aaAydZwPpIgFFXHvbcWPg9eX+agMqRGSLvWcy8EUBtuX5WYG59Sfe0bSP&#10;jRIIhxwNtDEOudahbslhWPiBWLp3PzqMEsdG2xFPAne9vk6STDvsWBZaHKhqqf7cH51Qkufqw33H&#10;p+XdtOGlfRiqt/WjMZcX8+0NqEhz/DuGX31Rh1KcDv7INqjegDwSDaxASZdlqcSDgXW6Al0W+r98&#10;+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD2IJlaOAIAAGsEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBGgcx32gAAAAQBAAAPAAAAAAAAAAAA&#10;AAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="#dce6f2" strokecolor="white">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="4FD98CF0" w14:textId="49F1856B" w:rsidR="00FA47DE" w:rsidRPr="001B08E9" w:rsidRDefault="00FA47DE" w:rsidP="00FA47DE">
+                  <w:p w14:paraId="62807E7E" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="001B08E9" w:rsidRDefault="007950B2" w:rsidP="007950B2">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:i/>
                         <w:iCs/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="001B08E9">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>Título del artículo (Calibri 1</w:t>
-[...21 lines deleted...]
-                      <w:t>, cursiva, alineado a la izquierda)</w:t>
+                      <w:t>Título del artículo (Calibri 10, cursiva, alineado a la derecha)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
+  <w:p w14:paraId="151CB257" w14:textId="77777777" w:rsidR="007950B2" w:rsidRDefault="007950B2">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07A4C999" w14:textId="37F3C85C" w:rsidR="00DF7367" w:rsidRPr="00153E97" w:rsidRDefault="00DF7367" w:rsidP="00DF7367">
+  <w:p w14:paraId="52245F54" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="00153E97" w:rsidRDefault="007950B2" w:rsidP="007950B2">
     <w:pPr>
       <w:spacing w:before="65"/>
       <w:ind w:left="5485"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2249E361" wp14:editId="1649A1F7">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487443456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="770CFBB6" wp14:editId="48215E3E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3868420</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>26035</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="489585"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="544096271" name="Conector recto 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="0" cy="489585"/>
                       </a:xfrm>
@@ -24307,75 +23551,75 @@
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="2167D3EC" id="Conector recto 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="304.6pt,2.05pt" to="304.6pt,40.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwbXs4rwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfIPxC815KNuHAEyzk4TS5p&#10;ayDJB6xJSiJKcQkubcl/X5KWnaa9FQUBgvsazs7u+n7sDTsqTxptzeezkjNlBUpt25q/vT5+XnFG&#10;AawEg1bV/KSI329uPq0HV6kFdmik8iyCWKoGV/MuBFcVBYlO9UAzdMrGYIO+hxBN3xbSwxDRe1Ms&#10;yvJLMaCXzqNQRNH7cA7yTcZvGiXCj6YhFZipeeQW8u3zvU93sVlD1XpwnRYTDfgHFj1oGz+9Qj1A&#10;AHbw+i+oXguPhE2YCewLbBotVO4hdjMv/+jmpQOnci9RHHJXmej/wYrvx63d+URdjPbFPaP4Sczi&#10;tgPbqkzg9eTi4OZJqmJwVF1LkkFu59l++IYy5sAhYFZhbHyfIGN/bMxin65iqzEwcXaK6L1d3S1X&#10;ywwO1aXOeQpPCnuWHjU32iYZoILjM4XEA6pLSnJbfNTG5FEay4aa3y0Xy1xAaLRMwZRGvt1vjWdH&#10;iMtwW6Yz/fshzePBygzWKZBfp3cAbc7v+Lmxkxap/bRrVO1Rnnb+olGcVmY5bVZah9/tXP2+/5tf&#10;AAAA//8DAFBLAwQUAAYACAAAACEAGkQfQd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/D&#10;MBCE70j9D9ZW4kadhKq0aTYVT1EBl4bH2Y23SUS8jmKnDf8eIw5wHM1o5ptsM5pWHKl3jWWEeBaB&#10;IC6tbrhCeHt9uFiCcF6xVq1lQvgiB5t8cpapVNsT7+hY+EqEEnapQqi971IpXVmTUW5mO+LgHWxv&#10;lA+yr6Tu1SmUm1YmUbSQRjUcFmrV0W1N5WcxGISteV5tr+5frNk93cw/isfLu+GdEc+n4/UahKfR&#10;/4XhBz+gQx6Y9nZg7USLsIhWSYgizGMQwf/Ve4RlnIDMM/n/QP4NAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAsG17OK8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAGkQfQd0AAAAIAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokecolor="#404040">
+            <v:line w14:anchorId="129EDE7F" id="Conector recto 1" o:spid="_x0000_s1026" style="position:absolute;z-index:487443456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="304.6pt,2.05pt" to="304.6pt,40.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwbXs4rwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfIPxC815KNuHAEyzk4TS5p&#10;ayDJB6xJSiJKcQkubcl/X5KWnaa9FQUBgvsazs7u+n7sDTsqTxptzeezkjNlBUpt25q/vT5+XnFG&#10;AawEg1bV/KSI329uPq0HV6kFdmik8iyCWKoGV/MuBFcVBYlO9UAzdMrGYIO+hxBN3xbSwxDRe1Ms&#10;yvJLMaCXzqNQRNH7cA7yTcZvGiXCj6YhFZipeeQW8u3zvU93sVlD1XpwnRYTDfgHFj1oGz+9Qj1A&#10;AHbw+i+oXguPhE2YCewLbBotVO4hdjMv/+jmpQOnci9RHHJXmej/wYrvx63d+URdjPbFPaP4Sczi&#10;tgPbqkzg9eTi4OZJqmJwVF1LkkFu59l++IYy5sAhYFZhbHyfIGN/bMxin65iqzEwcXaK6L1d3S1X&#10;ywwO1aXOeQpPCnuWHjU32iYZoILjM4XEA6pLSnJbfNTG5FEay4aa3y0Xy1xAaLRMwZRGvt1vjWdH&#10;iMtwW6Yz/fshzePBygzWKZBfp3cAbc7v+Lmxkxap/bRrVO1Rnnb+olGcVmY5bVZah9/tXP2+/5tf&#10;AAAA//8DAFBLAwQUAAYACAAAACEAGkQfQd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/D&#10;MBCE70j9D9ZW4kadhKq0aTYVT1EBl4bH2Y23SUS8jmKnDf8eIw5wHM1o5ptsM5pWHKl3jWWEeBaB&#10;IC6tbrhCeHt9uFiCcF6xVq1lQvgiB5t8cpapVNsT7+hY+EqEEnapQqi971IpXVmTUW5mO+LgHWxv&#10;lA+yr6Tu1SmUm1YmUbSQRjUcFmrV0W1N5WcxGISteV5tr+5frNk93cw/isfLu+GdEc+n4/UahKfR&#10;/4XhBz+gQx6Y9nZg7USLsIhWSYgizGMQwf/Ve4RlnIDMM/n/QP4NAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAsG17OK8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAGkQfQd0AAAAIAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokecolor="#404040">
               <w10:wrap anchorx="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FAD8AA1" wp14:editId="1FAC3162">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487444480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4329445E" wp14:editId="2130ADCE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1655800</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>12164</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2138205" cy="497826"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1623351193" name="Imagen 1623351193" descr="Texto&#10;&#10;Descripción generada automáticamente"/>
+          <wp:docPr id="1373598211" name="Imagen 1373598211" descr="Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1621457356" name="Imagen 1621457356" descr="Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2138205" cy="497826"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
@@ -24405,136 +23649,154 @@
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="4"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>1138-</w:t>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">5820 </w:t>
     </w:r>
+    <w:r w:rsidRPr="005F661D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="221F1F"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">/ </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>No.</w:t>
     </w:r>
-    <w:r w:rsidR="00F14D12">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> ***</w:t>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>pp</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>-pp</w:t>
-[...8 lines deleted...]
-      <w:t>.</w:t>
+      <w:t>-pp.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="57D69F63" w14:textId="06B16041" w:rsidR="00DF7367" w:rsidRPr="00153E97" w:rsidRDefault="00DF7367" w:rsidP="00DF7367">
+  <w:p w14:paraId="5869F108" w14:textId="77777777" w:rsidR="007950B2" w:rsidRPr="00153E97" w:rsidRDefault="007950B2" w:rsidP="007950B2">
     <w:pPr>
       <w:ind w:left="5485"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>https://doi.org/10.4185/rlcs-</w:t>
+      <w:t>https://</w:t>
     </w:r>
-    <w:r w:rsidR="00464FCE">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="221F1F"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>www.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00153E97">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="221F1F"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>doi.org/10.4185/rlcs-</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>año</w:t>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>-XXXX</w:t>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="221F1F"/>
         <w:spacing w:val="11"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
@@ -24581,71 +23843,71 @@
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>el</w:t>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="14"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00153E97">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7D7D7D"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>editor)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F7BE215" w14:textId="540957F6" w:rsidR="00B82081" w:rsidRDefault="00DF7367">
+  <w:p w14:paraId="32E7DFD6" w14:textId="31805102" w:rsidR="007950B2" w:rsidRDefault="007950B2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251687424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05804BC4" wp14:editId="33359693">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487445504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="638881A3" wp14:editId="06E24733">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>3949065</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="487680" cy="170180"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
-          <wp:docPr id="1056975530" name="Imagen 1056975530" descr="Un dibujo de una cara feliz&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+          <wp:docPr id="333458130" name="Imagen 333458130" descr="Un dibujo de una cara feliz&#10;&#10;Descripción generada automáticamente con confianza baja"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1582474113" name="Imagen 1582474113" descr="Un dibujo de una cara feliz&#10;&#10;Descripción generada automáticamente con confianza baja"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="487680" cy="170180"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
@@ -25513,135 +24775,142 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="95295857">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="665983333">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="671028514">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1466462193">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1759717647">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="756175186">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00505931"/>
     <w:rsid w:val="00031994"/>
     <w:rsid w:val="00034FEF"/>
     <w:rsid w:val="0004261B"/>
     <w:rsid w:val="0004494B"/>
     <w:rsid w:val="00076E2D"/>
     <w:rsid w:val="00083FE4"/>
     <w:rsid w:val="000D5F07"/>
     <w:rsid w:val="00153301"/>
     <w:rsid w:val="00153E97"/>
     <w:rsid w:val="001B023E"/>
     <w:rsid w:val="001B08E9"/>
     <w:rsid w:val="001F2C49"/>
     <w:rsid w:val="00205B21"/>
     <w:rsid w:val="00220A51"/>
+    <w:rsid w:val="0025077B"/>
     <w:rsid w:val="0027704C"/>
+    <w:rsid w:val="002E2434"/>
     <w:rsid w:val="00305766"/>
     <w:rsid w:val="00314E40"/>
     <w:rsid w:val="003B0275"/>
     <w:rsid w:val="003C2E3C"/>
     <w:rsid w:val="003C4EBD"/>
     <w:rsid w:val="00403072"/>
     <w:rsid w:val="00426A14"/>
     <w:rsid w:val="00450246"/>
     <w:rsid w:val="00464FCE"/>
     <w:rsid w:val="00464FD4"/>
     <w:rsid w:val="00497A91"/>
     <w:rsid w:val="00505931"/>
     <w:rsid w:val="0051642B"/>
     <w:rsid w:val="00554EA5"/>
     <w:rsid w:val="0056636C"/>
+    <w:rsid w:val="00584674"/>
     <w:rsid w:val="005C5FBE"/>
+    <w:rsid w:val="005F661D"/>
     <w:rsid w:val="00633846"/>
     <w:rsid w:val="00656750"/>
+    <w:rsid w:val="007950B2"/>
     <w:rsid w:val="007C3908"/>
     <w:rsid w:val="007D489E"/>
     <w:rsid w:val="0080785E"/>
     <w:rsid w:val="008153FF"/>
     <w:rsid w:val="00871683"/>
     <w:rsid w:val="00885C74"/>
     <w:rsid w:val="008B4007"/>
     <w:rsid w:val="008C0BAA"/>
     <w:rsid w:val="008E2B0A"/>
     <w:rsid w:val="008F135F"/>
     <w:rsid w:val="009869AE"/>
     <w:rsid w:val="009922F7"/>
     <w:rsid w:val="0099325B"/>
     <w:rsid w:val="009B62EB"/>
     <w:rsid w:val="009E0254"/>
+    <w:rsid w:val="00A055B2"/>
     <w:rsid w:val="00A409FB"/>
     <w:rsid w:val="00A644DD"/>
     <w:rsid w:val="00A8314C"/>
     <w:rsid w:val="00AB099E"/>
     <w:rsid w:val="00AB18CC"/>
     <w:rsid w:val="00AC75B3"/>
+    <w:rsid w:val="00AD2046"/>
     <w:rsid w:val="00AE4048"/>
     <w:rsid w:val="00B12810"/>
     <w:rsid w:val="00B21127"/>
     <w:rsid w:val="00B82081"/>
     <w:rsid w:val="00BC24D8"/>
     <w:rsid w:val="00C82AF6"/>
     <w:rsid w:val="00CA164C"/>
     <w:rsid w:val="00CD7357"/>
     <w:rsid w:val="00D619CC"/>
     <w:rsid w:val="00DC5CAD"/>
     <w:rsid w:val="00DD6323"/>
     <w:rsid w:val="00DF00C0"/>
     <w:rsid w:val="00DF7367"/>
     <w:rsid w:val="00E33843"/>
     <w:rsid w:val="00E438B6"/>
     <w:rsid w:val="00E8015B"/>
     <w:rsid w:val="00EA1CE8"/>
     <w:rsid w:val="00EE49C6"/>
     <w:rsid w:val="00F14D12"/>
     <w:rsid w:val="00F34754"/>
     <w:rsid w:val="00FA47DE"/>
     <w:rsid w:val="00FB3356"/>
     <w:rsid w:val="00FC6736"/>
     <w:rsid w:val="00FE6AA4"/>
     <w:rsid w:val="00FF273C"/>
@@ -26398,51 +25667,51 @@
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
     <w:name w:val="Texto independiente Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textoindependiente"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00205B21"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectr%C3%B3nico@dominio.es" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectr%C3%B3nico@dominio.es" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xxxxxx.xxx/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectronico@dominio.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectronico@dominio.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.4185/RLCS-a&#241;o-ID" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.4185/RLCS-a&#241;o-ID" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectr%C3%B3nico@dominio.es" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectronico@dominio.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectr%C3%B3nico@dominio.es" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xxxxxx.xxx/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.4185/RLCS-a&#241;o-ID" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.4185/RLCS-a&#241;o-ID" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectronico@dominio.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -26708,76 +25977,94 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\ISO690.XSL" StyleName="ISO 690 - Primer elemento y fecha" Version="1987"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62FE75DF-EBA8-4225-9E52-C45F67D0D505}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>8572</Characters>
+  <Pages>5</Pages>
+  <Words>1419</Words>
+  <Characters>8543</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>174</Lines>
-  <Paragraphs>100</Paragraphs>
+  <Lines>244</Lines>
+  <Paragraphs>102</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Títulos</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="13" baseType="lpstr">
       <vt:lpstr/>
+      <vt:lpstr>Título del artículo (Calibri 24, negrita, centrado, interlineado sencillo)</vt:lpstr>
+      <vt:lpstr>    RESUMEN (Calibri 12, justificado, negrita, interlineado sencillo)</vt:lpstr>
+      <vt:lpstr>    INTRODUCCIÓN (Epígrafe obligatorio. Calibri 12, negrita, justificado, interlinea</vt:lpstr>
+      <vt:lpstr>    OBJETIVOS (Epígrafe obligatorio. Calibri 12, negrita, justificado, interlineado </vt:lpstr>
+      <vt:lpstr>    METODOLOGÍA (Epígrafe obligatorio. Calibri 12, negrita, justificado, interlinead</vt:lpstr>
+      <vt:lpstr>    RESULTADOS (Epígrafe obligatorio. Calibri 12, negrita, justificado, interlineado</vt:lpstr>
+      <vt:lpstr>    DISCUSIÓN (Epígrafe obligatorio. Calibri 12, negrita, justificado, interlineado </vt:lpstr>
+      <vt:lpstr>        Título de 2º nivel (Numeración en arábigo, Calibri 12, negrita, justificado, int</vt:lpstr>
+      <vt:lpstr>    CONCLUSIONES (Epígrafe obligatorio. Calibri 12, negrita, justificado, interlinea</vt:lpstr>
+      <vt:lpstr>    REFERENCIAS (Epígrafe obligatorio. Calibri 12, negrita, justificado, interlinead</vt:lpstr>
+      <vt:lpstr>    CONTRIBUCIONES DE AUTORES/AS, FINANCIACIÓN Y AGRADECIMIENTOS</vt:lpstr>
+      <vt:lpstr>    AUTOR/A/ES/AS:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9859</CharactersWithSpaces>
+  <CharactersWithSpaces>9860</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ALMUDENA BARRIENTOS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-05-26T00:00:00Z</vt:filetime>
   </property>